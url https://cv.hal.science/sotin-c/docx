--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Sotin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s refractory core evolution: Implications for organics in its subsurface ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Melwani Daswani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2026.116961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of Uranus moons: Evidence for ice/rock fractionation during planetary accretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 425, pp.116354. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Titan in late northern summer from JWST and Keck observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor A Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Park Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02537-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viability of Glycine Fermentation in Titan’s Subsurface Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/adbc66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history and processes of Titan's equator from the geospatial-topology of spectrally distinct units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kutsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.1281-1295. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Impact Melt Pools on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Wakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Hydrothermal Circulation With Gravity Relevant to Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Randolph-Flagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Input to Titan's Subsurface Ocean Through Impact Cratering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor A. Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2023.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Impact Melt Pools on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gloesener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.1162-1171. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of the Ternary H 2 O–THF–NH 3 System under Cryogenic Conditions: Implications for the Destabilization of Clathrate Hydrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gloesener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.1162-1171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Radiative Transfer Model for Titan in the Near-infrared Wavelength Range: Validation against Huygens Atmospheric and Surface Measurements and Application to the Cassini/VIMS Observations of the Dragonfly Landing Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Es-Sayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélie Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.44. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/acbd37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich icy moons and dwarf planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 612, pp.118172. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.809-847. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03426143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the ‘Comment on Cage occupancy of methane clathrate hydrates in the ternary H 2 O–NH 3 –CH 4 system’ by S. Alavi and J. Ripmeester, Chem. Commun. , 2022, 58 , DOI: 10.1039/D1CC06526B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gerard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (25), pp.4099-4102. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc00568a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Flamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Mixed Clathrate-Ice Shells on Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Carnahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03663665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Stratospheric Haze Bands Observed in Cassini VIMS as Tracers of Meridional Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. W. Kutsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac582d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Considerations on the Characteristic Timescales of Hydrogen Generation by Serpentinization Reactions on Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The density structure of Titan’s outer ice shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kvorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 364, pp.114466. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of Menrva impact crater on Titan: Implications for habitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Crósta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Silber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bjonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 370, pp.114679. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Interior Structure and Dynamics After the Cassini-Huygens Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.579-607. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-earth-072920-052847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan: Earth-like on the Outside, Ocean World on the Inside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hörst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.112. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/abf7c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ermakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonaceous chondrite and cometary origin for icy moons of Jupiter and Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Néri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 530, pp.115920. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically-corrected global infrared mosaics of Enceladus: New implications for its spectral diversity and geological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.113848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Variation of Bright Ephemeral Features on Titan’s North Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ab9c2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kalousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Missions related to the determination of the elemental and isotopic composition of Earth, Moon and the terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iannis Dandouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Gerasimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eike Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Space Science Reviews, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Currents Detected in Kraken Mare Straits from Cassini VIMS Sun Glitter Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/aba191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Habitability and Future Exploration of Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-range remote sensing of Saturn’s rings during Cassini’s ring-grazing orbits and Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Tiscareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey N Cuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364 (6445), pp.eaau1017. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini VIMS archive of Titan: From browse products to global infrared color maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.121 - 132. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence for Summer Rainfall at Titan's North Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Burrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.1205 - 1212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gl080943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of krypton and xenon isotopes with a new static-mode quadrupole ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Madzunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.104-117. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ja00218e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping polar atmospheric features on Titan with VIMS: From the dissipation of the northern cloud to the onset of a southern polar vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Radiative Transfer in C++ (SRTC++): A Parallel Monte Carlo Radiative Transfer Model for Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Trouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aac2db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Meteorology Over the Cassini Mission: Evidence for Extensive Subsurface Methane Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. del Genio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.5320-5328. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of 2 μ m window of Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.109 - 124. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Radiative Transfer in C++ (SRTC++): A Parallel Monte Carlo Radiative Transfer Model for Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèbastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aac2db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus Interior Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.88. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0518-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's cold case files - Outstanding questions after Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. D Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. K Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.50-72. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03318440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Postberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01636074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Nature of Titan's Major Geomorphological Units: Constraints on Surface Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anezina Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01696077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 299, pp.133-147. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.180-205. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Běhounková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.841-847. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of Titan’s surface with Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anezina Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.85 - 99. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Science with the James Webb Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Ádámkovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Bjoraker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (959), pp.018007. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/128/959/018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s surface spectra at the Huygens landing site and Shangri-La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D’aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.291-306. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars: a small terrestrial planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Astronomy and Astrophysics Review, 24 (1), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-016-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible temperate lakes on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Vixie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.313 - 323. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of Titan's impact craters imply chemical weathering of its surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (10), pp.3746-3754. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01154835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s atmosphere as observed by Cassini/VIMS solar occultations: CH4, CO and evidence for C2H6 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 248, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine transfer of anthropogenic and natural trace metals to the Gulf of Lions (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganymede׳s internal structure including thermodynamics of magnesium sulfate oceans in contact with ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Titan’s climate history from evaporite distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 243, pp.191-207. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient features in a Titan sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Stiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.493-496. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's past and future: 3D modeling of a pure nitrogen atmosphere and geological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241 (october), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface albedo spectral properties of geologically interesting areas on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bratsolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.1729-1747. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini/VIMS observes rough surfaces on Titan’s Punga Mare in specular reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13535-014-0003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium composition between liquid and clathrate reservoirs on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fanchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01281964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRANSMISSION SPECTRUM OF TITAN'S NORTH POLAR ATMOSPHERE FROM A SPECULAR REFLECTION OF THE SUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Ádámkovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/777/2/161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Martian geochemical reservoirs : an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Toplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9951-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation-induced surface brightenings seen on Titan by Cassini VIMS and ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-2521-2-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan’s dune fields with Cassini: Correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.168 - 179. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping of Titan′s surface using an empirical processing method for the atmospheric and photometric correction of Cassini/VIMS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73, pp.178 - 190. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.86 - 92. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic theory of Titan's Schumann resonance: Constraints on ionospheric conductivity and buried water ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélien Randriamboarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Karkoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.1028-1042. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection applied to Cassini images reveals no measurable displacement of Ontario Lacus' margin between 2005 and 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E7), pp.E07005. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012je004073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.788-806. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Titan’s Northern lakes at 5μm: Implications for the organic cycle and geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221, pp.768 - 786. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saccoccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barraclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud and Haze in the Winter Polar Region of Titan Observed with Visual and Infrared Mapping Spectrometer on Board Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 748, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/748/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s cloud seasonal activity from winter to spring with Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216, pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme physical properties of the CoRoT-7b super-Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fegley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Albarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 213 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave constraints for Titan's Jingpo Lacus and Kraken Mare from VIMS specular reflection lightcurves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnes Jw.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom Jm.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom La.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 (1), pp.722-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Titan's surface features within the visible spectrum via Cassini VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Vixie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.52 - 61. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic sedimentary deposits in Titan’s dry lakebeds: Probable evaporite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Icy Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan haze distribution and optical properties retrieved from recent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.850 - 867. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Selk Crater Region on Titan from Cassini VIMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.905-912. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments in the Outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.11-59. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Environments in the Outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson D. L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mckinnon W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (1-4), pp.447-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave constraints for Titan’s Jingpo Lacus and Kraken Mare from VIMS specular reflection lightcurves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 211 (1), pp.722 - 731. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in Titan's methane and haze from Cassini VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penteado P.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griffith C.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasko M.G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (1), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's native ocean revealed beneath some 45 km of ice by a Schumann-like resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (6), pp.425-433. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fluxgate magnetometer of the BepiColombo Mercury Planetary Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassmeier K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auster H.U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okrafka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1-2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mapping of hydrocarbon deposits on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Curchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E10), pp.E10005. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009je003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Formation of Planetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Broeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wuchterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AST.2009.0372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.317-348. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (2), pp.959-971. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367 (1889), pp.617-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric changes on Saturn's Titan: Evidence for active cryovolcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.04202. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's Titan: Surface change, ammonia, and implications for atmospheric and tectonic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.429-441. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline features of Titan's Ontario Lacus from Cassini/VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom J. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom L. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (1), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-Based Support for the Titan Saturn System Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Erd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-009-9308-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF CLOUDS IN TITAN'S TROPICAL ATMOSPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 702 (2), pp.L105 - L109. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/702/2/l105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a cryolava flow-like feature on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corre L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (7), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367, pp.617-631. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Accuracy of Mass-Radius Relationships for Silicate-Rich and Ice-Rich Planets up to 100 Earth Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693 (1), pp.722-733. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VIII. CoRoT-7b: the first super-Earth with measured radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506 (1), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMEGA instrument summary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, The Mars Express Results, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryovolcanic features on Titan's surface as revealed by the Cassini Titan Radar Mapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (7), pp.395 - 412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Titan's plasma-driven Schumann resonance inferred from Huygens and Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karkoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14-15), pp.1872-1888. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 459 (7247), pp.678-682. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMS spectral mapping observations of Titan during the Cassini prime mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1950-1962. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Titan’s atmospheric phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Tokano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.105 - 147. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-009-0018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and interpretation of Sinlap crater on Titan using Cassini VIMS and RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (E4), pp.E04003. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007je002965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Of Icy Particles Across Enceladus' Surface As Derived From Cassini-vims Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.407. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galdéano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of icy particles across Enceladus' surface as derived from Cassini-VIMS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansen Gb.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure within Saturn's infrared aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S. Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makenzie Lystrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferric oxides in East Candor Chasma, Valles Marineris (Mars) inferred from analysis of OMEGA/Mars Express data: Identification and geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hyperspectral imagery to the study of planetary bodies : the case of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10p. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons on Saturn's satellites Iapetus and Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wegryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Cmd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.334-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Erosion and Post-erosional Processes on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (2), pp.526. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and inversion of local magnetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galdéano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-2132/5/4/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spectral units on Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gavrishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMEGA/Mars Express data hyperspectral data using a Multiple-Endmember Linear Spectral Unmixing Model (MELSUM) : Methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustard J.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (7), pp.951-975. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1.pss.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Hidden Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319, pp.1629-1630. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons on Saturn's satellites Iapetus and Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wegryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Dalle Ore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193, pp.334-343. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical composition, structure, morphology and geological history of Aram Chaos crater fill on Mars derived from OMEGA Mars Express data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe J.Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy, morphometry, and photoclinometry of Titan's dunefields from Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195, pp.400 - 414. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary science - Titan's lost seas found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7123), pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition of Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank D. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalton J. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore C. M. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (7149), pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's icy satellites investigated by Cassini-VIMS. I. Full-disk properties: 350 5100 nm reflectance spectra and phase curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianrico Filacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angioletta Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.259-290. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's surface: Search for spectral diversity and composition using the Cassini VIMS investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 194 (1), pp.212 - 242. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inversion of magnetic anomalies: Implication for Mars' crustal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetory of Space Science Planet Mars II: A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cleese D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectral mapping of Titan's mountains and channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (E11), pp.E11006. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface spectral variations on Titan seen from Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186 (1), pp.242-258. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Cassini VIMS Spectra and RADAR SAR Images : Implications for Titan's Surface Composition and the Caractere of the Huygens Probe Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.2025-2036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetary of Space Science Planet Mars II:. A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.255-257. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ferric oxides and sulfates on the Martian surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-E. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5842), pp.1206-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191 (2), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iapetus' geophysics: Rotation rate, shape, and equatorial ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castillo-Rogez J. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson D. L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson T. V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190 (1), pp.179-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ferric oxides and sulfates on the Martian surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5842), pp.1206-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's icy satellites investigated by Cassini-VIMS - I. Full-disk properties: 350-5100 nm reflectance spectra and phase curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccord T. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186 (1), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition of Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Dalle Ore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448, pp.54-56. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini observations of flow-like features in western Tui Regio, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (16), pp.L16204. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of an ophiolite complex 40 by high-resolution visible-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.11. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of the OMEGA/Mars Express observations: Analysis of the atmospheric contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp.774-783. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric properties of Titan's surface from Cassini VIMS: Relevance to titan's hemispherical albedo dichotomy and surface stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Hapke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Smythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan: Preliminary results on surface properties and photometry from VIMS observations of the early flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1498-1509. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Physical Properties of Enceladus' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 311, pp.1425-1428. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1121031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution CASSINI-VIMS mosaics of Titan and the icy Saturnian satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1146-1155. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan : preliminary results on surface properties and photometry from VIMS observations of the early flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicks M.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric properties of Titan's surface from Cassini VIMS : Relevance to titan's hemispherical albedo dichotomy and surface stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson R.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hapke B.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smythe W.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mineralogical and aqueous mars history derived from OMEGA/Mars express data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312 (5772), pp.400-404. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1122659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini/VIMS hyperspectral observations of the HUYGENS landing site on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (15), pp.1510-1523. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PSS.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399946v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of the OMEGA/Mars Express observations: Analysis of the atmospheric contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp.774-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Discovery of CO Nighttime Emissions on Titan by Cassini/VIMS : Derived Stratospheric Abundances and Geological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lopez-Vlaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inversion of magnetic anomalies : implication for Mars' crustal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceres, Vesta and Pallas : protoplanets not just asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cord T.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (10), pp.105-109. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006EO100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations in the Saturn system during approach and orbital insertion, with Cassini's visual and infrared mapping spectrometer (VIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.707-716. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the discovery of CO nighttime emissions on Titan by Cassini/VIMS: Derived stratospheric abundances and geological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1552-1562. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Mars II : A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cleese D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Editorial (Special Issue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunine Jl.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Physical Properties of Enceladus' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark R. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank D. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 311, pp.1425-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheres of Saturn and Titan in the Near-Infrared First Results of Cassini/vims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Momary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.119-147. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-005-9058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Surface Diversity as Revealed by the OMEGA/Mars Express Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 307, pp.1576-1581. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1108806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional maps of Saturn's moon Phoebe from imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceres Evolution and current state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cord T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E5), pp.CiteID EO5009. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue : first results of the Planetary Fourier Spectrometer aboard the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.961-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Outer Planets before the Exploration of Saturn by Cassini/Huygens: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias C. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-005-1944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of volatiles from a possible cryovolcano from near-infrared imaging of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435 (7043), pp.786 - 789. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: First results of the Planetary Fourier Spectrometer aboard the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.961-961. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2005.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini Visual and Infrared Mapping Spectrometer Observations of Iapetus: Detection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 622, pp.L149-L152. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping microphytobenthos biomass by non-linear inversion of visible-infrared hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.371-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Titan's Mid-Latitude Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.474-477. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1117702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional maps of Saturn's moon Phoebe from imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Rn.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunine Jl.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mars feszinenek koezettani vizsgalata hiperspektralis felvetelek alapjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Ladai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geod. kartogr., Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheres of Saturn and Titan in the near-infrared: First results of Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines Kh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momary Tw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti Bj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson Dl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-Micron-Bright Spot on Titan: Evidence for Surface Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth P. Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred S. Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1117075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini visual and infrared mapping spectrometer observations of Iapetus: Detection of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti Bj.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Rn.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 622, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini visual and infrared mapping spectrometer (VIMS) investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.111-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Science, Netlander : a European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lognonné Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science/Netlander: an European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (11), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini Visual And Infrared Mapping Spectrometer (Vims) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.111-168. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-004-1453-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini VIMS observations of the Galilean satellites including the VIMS calibration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angioletta Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Hibbitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary B. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.104-126. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini VIMS observations of the Galilean satellites including the VIMS calibration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccord T.B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbitts C.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansen G.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.104-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetary and Space Science &amp;quot;Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.963-963. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword of the special issue &amp;quot;Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.769-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal components analysis of Jupiter VIMS spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.1640-1646. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2003.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial water ice identified in the south polar cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.627-630. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between field measurements and airborne visible and infrared mapping spectrometry (AVIRIS and HyMap) of the Ronda peridotite massif (south-west Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubia Jm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.2773-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Family of Planets ? &amp;quot;Ocean Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169, pp.499-504. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS at Jupiter: solar occultation measurements using Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 166, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(03)00178-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E11), pp.5124. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JE002099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations with the Visual and Infrared Mapping Spectrometer (VIMS) during Cassini's flyby of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.461-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS at Jupiter : Solar occultation measurements using Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 166, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the Ronda peridotite (Spain) by hyperspectral remote sensing : AVIRIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 173, pp.491-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations with the Visual and Infrared Mapping Spectrometer (VIMS) during Cassini's flyby of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.461-470. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(03)00134-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible identification of local deposits of Cl2SO2 on Io from NIMS/Galileo spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E9), pp.8-1-8-19. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : Tidal heating of upwelling thermal plumes and the origin of lenticulae and chaos melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Jw.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (8), pp.74-1 74-4. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001gl013844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS observations of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(02)00484-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberlé M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (11), pp.1851-1860. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00338-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the International Conference on Mars Exploration Program & Sample Return Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1143-1144. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D convection at infinite Prandtl number in cartesian geometry: a benchmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. H. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czerepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 75, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISCOSITY OF ICE V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 48 (C1), pp.C1-233-C1-238. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1987132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00226278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1015"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Sotin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (233)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial Analogs to Titan for Geophysical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Farnsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025RG000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s refractory core evolution: Implications for organics in its subsurface ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Melwani Daswani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2026.116961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Titan in late northern summer from JWST and Keck observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor A Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Park Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02537-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of Uranus moons: Evidence for ice/rock fractionation during planetary accretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 425, pp.116354. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viability of Glycine Fermentation in Titan’s Subsurface Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/adbc66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history and processes of Titan's equator from the geospatial-topology of spectrally distinct units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kutsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.1281-1295. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Hydrothermal Circulation With Gravity Relevant to Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Randolph-Flagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Impact Melt Pools on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Wakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Input to Titan's Subsurface Ocean Through Impact Cratering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor A. Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2023.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Impact Melt Pools on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gloesener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (3), pp.1162-1171. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of the Ternary H 2 O–THF–NH 3 System under Cryogenic Conditions: Implications for the Destabilization of Clathrate Hydrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gloesener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Maynard-Casely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.1162-1171. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Radiative Transfer Model for Titan in the Near-infrared Wavelength Range: Validation against Huygens Atmospheric and Surface Measurements and Application to the Cassini/VIMS Observations of the Dragonfly Landing Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Es-Sayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélie Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.44. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/acbd37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04036493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich icy moons and dwarf planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 612, pp.118172. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Flamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the ‘Comment on Cage occupancy of methane clathrate hydrates in the ternary H 2 O–NH 3 –CH 4 system’ by S. Alavi and J. Ripmeester, Chem. Commun. , 2022, 58 , DOI: 10.1039/D1CC06526B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gerard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (25), pp.4099-4102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc00568a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.809-847. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03426143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Stratospheric Haze Bands Observed in Cassini VIMS as Tracers of Meridional Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. W. Kutsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac582d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Mixed Clathrate-Ice Shells on Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Carnahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03663665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Considerations on the Characteristic Timescales of Hydrogen Generation by Serpentinization Reactions on Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The density structure of Titan’s outer ice shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kvorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 364, pp.114466. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the formation of Menrva impact crater on Titan: Implications for habitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Crósta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Silber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bjonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 370, pp.114679. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan: Earth-like on the Outside, Ocean World on the Inside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hörst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.112. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/abf7c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Interior Structure and Dynamics After the Cassini-Huygens Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.579-607. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-earth-072920-052847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ermakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.157. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically-corrected global infrared mosaics of Enceladus: New implications for its spectral diversity and geological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.113848. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonaceous chondrite and cometary origin for icy moons of Jupiter and Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Néri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 530, pp.115920. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Variation of Bright Ephemeral Features on Titan’s North Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ab9c2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kalousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Missions related to the determination of the elemental and isotopic composition of Earth, Moon and the terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iannis Dandouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Gerasimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eike Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Space Science Reviews, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Currents Detected in Kraken Mare Straits from Cassini VIMS Sun Glitter Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/aba191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Habitability and Future Exploration of Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini VIMS archive of Titan: From browse products to global infrared color maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.121 - 132. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-range remote sensing of Saturn’s rings during Cassini’s ring-grazing orbits and Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Tiscareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey N Cuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364 (6445), pp.eaau1017. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence for Summer Rainfall at Titan's North Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Burrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.1205 - 1212. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gl080943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of krypton and xenon isotopes with a new static-mode quadrupole ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Madzunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.104-117. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ja00218e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Radiative Transfer in C++ (SRTC++): A Parallel Monte Carlo Radiative Transfer Model for Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Trouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.264. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aac2db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Meteorology Over the Cassini Mission: Evidence for Extensive Subsurface Methane Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. del Genio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.5320-5328. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of 2 μ m window of Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.109 - 124. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping polar atmospheric features on Titan with VIMS: From the dissipation of the northern cloud to the onset of a southern polar vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Radiative Transfer in C++ (SRTC++): A Parallel Monte Carlo Radiative Transfer Model for Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèbastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aac2db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's cold case files - Outstanding questions after Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. D Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. K Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.50-72. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03318440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Postberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01636074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus Interior Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.88. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0518-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 299, pp.133-147. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cammarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.180-205. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Nature of Titan's Major Geomorphological Units: Constraints on Surface Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anezina Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01696077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Běhounková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.841-847. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kalousová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of Titan’s surface with Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anezina Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.85 - 99. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s surface spectra at the Huygens landing site and Shangri-La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D’aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.291-306. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Science with the James Webb Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Ádámkovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Bjoraker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (959), pp.018007. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/128/959/018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars: a small terrestrial planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Astronomy and Astrophysics Review, 24 (1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-016-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible temperate lakes on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Vixie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.313 - 323. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of Titan's impact craters imply chemical weathering of its surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Neish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (10), pp.3746-3754. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01154835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s atmosphere as observed by Cassini/VIMS solar occultations: CH4, CO and evidence for C2H6 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 248, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine transfer of anthropogenic and natural trace metals to the Gulf of Lions (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's past and future: 3D modeling of a pure nitrogen atmosphere and geological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241 (october), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient features in a Titan sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Stiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.493-496. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface albedo spectral properties of geologically interesting areas on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Solomonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bratsolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.1729-1747. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganymede׳s internal structure including thermodynamics of magnesium sulfate oceans in contact with ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Titan’s climate history from evaporite distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 243, pp.191-207. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini/VIMS observes rough surfaces on Titan’s Punga Mare in specular reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13535-014-0003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium composition between liquid and clathrate reservoirs on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fanchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01281964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Martian geochemical reservoirs : an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Toplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9951-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRANSMISSION SPECTRUM OF TITAN'S NORTH POLAR ATMOSPHERE FROM A SPECULAR REFLECTION OF THE SUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Ádámkovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/777/2/161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan’s dune fields with Cassini: Correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.168 - 179. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation-induced surface brightenings seen on Titan by Cassini VIMS and ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-2521-2-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping of Titan′s surface using an empirical processing method for the atmospheric and photometric correction of Cassini/VIMS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73, pp.178 - 190. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.86 - 92. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection applied to Cassini images reveals no measurable displacement of Ontario Lacus' margin between 2005 and 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E7), pp.E07005. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012je004073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic theory of Titan's Schumann resonance: Constraints on ionospheric conductivity and buried water ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélien Randriamboarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Karkoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.1028-1042. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.788-806. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Titan’s Northern lakes at 5μm: Implications for the organic cycle and geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221, pp.768 - 786. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud and Haze in the Winter Polar Region of Titan Observed with Visual and Infrared Mapping Spectrometer on Board Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 748, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/748/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saccoccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barraclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave constraints for Titan's Jingpo Lacus and Kraken Mare from VIMS specular reflection lightcurves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnes Jw.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom Jm.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom La.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 (1), pp.722-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme physical properties of the CoRoT-7b super-Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fegley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Albarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 213 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s cloud seasonal activity from winter to spring with Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216, pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Titan's surface features within the visible spectrum via Cassini VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Vixie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.52 - 61. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic sedimentary deposits in Titan’s dry lakebeds: Probable evaporite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Selk Crater Region on Titan from Cassini VIMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.905-912. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments in the Outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.11-59. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Environments in the Outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Icy Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan haze distribution and optical properties retrieved from recent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.850 - 867. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson D. L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mckinnon W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (1-4), pp.447-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave constraints for Titan’s Jingpo Lacus and Kraken Mare from VIMS specular reflection lightcurves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 211 (1), pp.722 - 731. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's native ocean revealed beneath some 45 km of ice by a Schumann-like resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (6), pp.425-433. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in Titan's methane and haze from Cassini VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penteado P.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griffith C.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasko M.G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (1), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fluxgate magnetometer of the BepiColombo Mercury Planetary Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassmeier K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auster H.U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okrafka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1-2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mapping of hydrocarbon deposits on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Curchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E10), pp.E10005. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009je003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Hussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, pp.317-348. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (2), pp.959-971. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Formation of Planetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Broeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wuchterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AST.2009.0372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline features of Titan's Ontario Lacus from Cassini/VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom J. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soderblom L. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (1), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric changes on Saturn's Titan: Evidence for active cryovolcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaly M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.04202. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's Titan: Surface change, ammonia, and implications for atmospheric and tectonic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.429-441. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-Based Support for the Titan Saturn System Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis L. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Erd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-009-9308-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF CLOUDS IN TITAN'S TROPICAL ATMOSPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 702 (2), pp.L105 - L109. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/702/2/l105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a cryolava flow-like feature on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corre L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (7), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367 (1889), pp.617-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367, pp.617-631. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Accuracy of Mass-Radius Relationships for Silicate-Rich and Ice-Rich Planets up to 100 Earth Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693 (1), pp.722-733. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VIII. CoRoT-7b: the first super-Earth with measured radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506 (1), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMEGA instrument summary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, The Mars Express Results, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryovolcanic features on Titan's surface as revealed by the Cassini Titan Radar Mapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (7), pp.395 - 412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 459 (7247), pp.678-682. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Titan's plasma-driven Schumann resonance inferred from Huygens and Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karkoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14-15), pp.1872-1888. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Titan’s atmospheric phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Tokano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.105 - 147. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-009-0018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMS spectral mapping observations of Titan during the Cassini prime mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1950-1962. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of icy particles across Enceladus' surface as derived from Cassini-VIMS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansen Gb.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferric oxides in East Candor Chasma, Valles Marineris (Mars) inferred from analysis of OMEGA/Mars Express data: Identification and geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structure within Saturn's infrared aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S. Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makenzie Lystrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and interpretation of Sinlap crater on Titan using Cassini VIMS and RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (E4), pp.E04003. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007je002965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Of Icy Particles Across Enceladus' Surface As Derived From Cassini-vims Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.407. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galdéano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hyperspectral imagery to the study of planetary bodies : the case of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons on Saturn's satellites Iapetus and Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wegryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Cmd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (2), pp.334-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Erosion and Post-erosional Processes on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (2), pp.526. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10p. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and inversion of local magnetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galdéano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-2132/5/4/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spectral units on Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gavrishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Hidden Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319, pp.1629-1630. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical composition, structure, morphology and geological history of Aram Chaos crater fill on Mars derived from OMEGA Mars Express data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe J.Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.10. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMEGA/Mars Express data hyperspectral data using a Multiple-Endmember Linear Spectral Unmixing Model (MELSUM) : Methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustard J.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (7), pp.951-975. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1.pss.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy, morphometry, and photoclinometry of Titan's dunefields from Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195, pp.400 - 414. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons on Saturn's satellites Iapetus and Phoebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wegryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Dalle Ore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193, pp.334-343. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's icy satellites investigated by Cassini-VIMS. I. Full-disk properties: 350 5100 nm reflectance spectra and phase curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianrico Filacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angioletta Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.259-290. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's surface: Search for spectral diversity and composition using the Cassini VIMS investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 194 (1), pp.212 - 242. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inversion of magnetic anomalies: Implication for Mars' crustal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary science - Titan's lost seas found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7123), pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition of Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank D. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalton J. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore C. M. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (7149), pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetory of Space Science Planet Mars II: A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cleese D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectral mapping of Titan's mountains and channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (E11), pp.E11006. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetary of Space Science Planet Mars II:. A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.255-257. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface spectral variations on Titan seen from Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186 (1), pp.242-258. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ferric oxides and sulfates on the Martian surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-E. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5842), pp.1206-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Cassini VIMS Spectra and RADAR SAR Images : Implications for Titan's Surface Composition and the Caractere of the Huygens Probe Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.2025-2036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iapetus' geophysics: Rotation rate, shape, and equatorial ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castillo-Rogez J. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson D. L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson T. V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190 (1), pp.179-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bordé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191 (2), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ferric oxides and sulfates on the Martian surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5842), pp.1206-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's icy satellites investigated by Cassini-VIMS - I. Full-disk properties: 350-5100 nm reflectance spectra and phase curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccord T. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186 (1), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition of Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Dalle Ore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448, pp.54-56. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric properties of Titan's surface from Cassini VIMS: Relevance to titan's hemispherical albedo dichotomy and surface stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Hapke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Smythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas W. Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan: Preliminary results on surface properties and photometry from VIMS observations of the early flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1498-1509. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Physical Properties of Enceladus' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 311, pp.1425-1428. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1121031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution CASSINI-VIMS mosaics of Titan and the icy Saturnian satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1146-1155. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan : preliminary results on surface properties and photometry from VIMS observations of the early flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicks M.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric properties of Titan's surface from Cassini VIMS : Relevance to titan's hemispherical albedo dichotomy and surface stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson R.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hapke B.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smythe W.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mineralogical and aqueous mars history derived from OMEGA/Mars express data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312 (5772), pp.400-404. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1122659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini/VIMS hyperspectral observations of the HUYGENS landing site on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (15), pp.1510-1523. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PSS.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399946v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini observations of flow-like features in western Tui Regio, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (16), pp.L16204. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of an ophiolite complex 40 by high-resolution visible-infrared spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.11. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of the OMEGA/Mars Express observations: Analysis of the atmospheric contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp.774-783. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00364140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of the OMEGA/Mars Express observations: Analysis of the atmospheric contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp.774-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceres, Vesta and Pallas : protoplanets not just asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cord T.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (10), pp.105-109. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006EO100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Discovery of CO Nighttime Emissions on Titan by Cassini/VIMS : Derived Stratospheric Abundances and Geological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lopez-Vlaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inversion of magnetic anomalies : implication for Mars' crustal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations in the Saturn system during approach and orbital insertion, with Cassini's visual and infrared mapping spectrometer (VIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.707-716. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet Mars II : A new image of Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cleese D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Editorial (Special Issue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the discovery of CO nighttime emissions on Titan by Cassini/VIMS: Derived stratospheric abundances and geological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.1552-1562. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Physical Properties of Enceladus' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark R. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti B. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank D. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 311, pp.1425-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunine Jl.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue : first results of the Planetary Fourier Spectrometer aboard the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.961-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Outer Planets before the Exploration of Saturn by Cassini/Huygens: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias C. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-005-1944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheres of Saturn and Titan in the Near-Infrared First Results of Cassini/vims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Momary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.119-147. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-005-9058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Surface Diversity as Revealed by the OMEGA/Mars Express Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 307, pp.1576-1581. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1108806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional maps of Saturn's moon Phoebe from imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceres Evolution and current state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Cord T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E5), pp.CiteID EO5009. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of volatiles from a possible cryovolcano from near-infrared imaging of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435 (7043), pp.786 - 789. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: First results of the Planetary Fourier Spectrometer aboard the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.961-961. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2005.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini Visual and Infrared Mapping Spectrometer Observations of Iapetus: Detection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 622, pp.L149-L152. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Titan's Mid-Latitude Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.474-477. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1117702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping microphytobenthos biomass by non-linear inversion of visible-infrared hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.371-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional maps of Saturn's moon Phoebe from imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Rn.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunine Jl.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mars feszinenek koezettani vizsgalata hiperspektralis felvetelek alapjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Ladai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geod. kartogr., Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheres of Saturn and Titan in the near-infrared: First results of Cassini/VIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines Kh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momary Tw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti Bj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matson Dl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-Micron-Bright Spot on Titan: Evidence for Surface Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth P. Turtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred S. Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1117075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini visual and infrared mapping spectrometer observations of Iapetus: Detection of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buratti Bj.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruikshank Dp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Rh.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Rn.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 622, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini Visual And Infrared Mapping Spectrometer (Vims) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.111-168. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-004-1453-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini VIMS observations of the Galilean satellites including the VIMS calibration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccord T.B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbitts C.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansen G.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.104-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini VIMS observations of the Galilean satellites including the VIMS calibration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Mccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angioletta Coradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Hibbitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Capaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary B. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172, pp.104-126. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of Planetary and Space Science &amp;quot;Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.963-963. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cassini visual and infrared mapping spectrometer (VIMS) investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 115, pp.111-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Science, Netlander : a European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lognonné Ph.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science/Netlander: an European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (11), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword of the special issue &amp;quot;Planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.977-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal components analysis of Jupiter VIMS spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.1640-1646. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2003.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial water ice identified in the south polar cap of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 428, pp.627-630. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.769-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between field measurements and airborne visible and infrared mapping spectrometry (AVIRIS and HyMap) of the Ronda peridotite massif (south-west Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubia Jm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.2773-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Family of Planets ? &amp;quot;Ocean Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169, pp.499-504. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E11), pp.5124. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JE002099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations with the Visual and Infrared Mapping Spectrometer (VIMS) during Cassini's flyby of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown R.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibring J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.461-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS at Jupiter: solar occultation measurements using Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 166, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(03)00178-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS at Jupiter : Solar occultation measurements using Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. d'Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baines K.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 166, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the Ronda peridotite (Spain) by hyperspectral remote sensing : AVIRIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 173, pp.491-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations with the Visual and Infrared Mapping Spectrometer (VIMS) during Cassini's flyby of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.461-470. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(03)00134-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible identification of local deposits of Cl2SO2 on Io from NIMS/Galileo spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (E9), pp.8-1-8-19. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : Tidal heating of upwelling thermal plumes and the origin of lenticulae and chaos melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Jw.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (8), pp.74-1 74-4. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001gl013844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberlé M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini-VIMS observations of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(02)00484-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (11), pp.1851-1860. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00338-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the International Conference on Mars Exploration Program & Sample Return Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1143-1144. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D convection at infinite Prandtl number in cartesian geometry: a benchmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. H. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.R. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czerepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 75, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISCOSITY OF ICE V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 48 (C1), pp.C1-233-C1-238. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1987132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00226278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1019"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A Nixon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Park Coy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02537-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Affholder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Higgins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adbc66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kutsop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Lunine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. D. Birch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Wakita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Neish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04714663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dickerson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blackman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randolph-Flagg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaly M. C. Lopes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2023.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gloesener" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desmedt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04036493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Es-Sayeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;zard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acbd37" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petuya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gerard Davies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00568a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Carnahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Vance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Hesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Kutsop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Corlies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac582d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114466" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Cr&#243;sta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Silber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.C. Lopes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johnson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bjonnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114679" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf7c9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115920" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03578758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Dhingra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heslar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brown" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Buratti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ab9c2b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Dandouras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Gerasimov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Guenther" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00736-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/aba191" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02993658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00713-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02615445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tiscareno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nicholson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey N Cuzzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Spilker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.09.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657898v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Burrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080943" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belousov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Madzunkov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simcic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00218e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02780332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Trouille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aac2db" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turtle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078170" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0518-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Nixon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. D Lorenz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. K Achterberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malaska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005477" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R0R4BHN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; &#193;d&#225;mkovics" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bjoraker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/959/018007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toledo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#8217;aversa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moriconi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR4SMW43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436695v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encrenaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-016-0099-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Vixie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFM5340Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01154835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackenzie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soderblom" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063824" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506958v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714639v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.03.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03702504v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.08.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025848v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Hofgartner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebker" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solomonidou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004634" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13535-014-0003-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275057v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.032" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657809v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clark" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/777/2/161" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9951-8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657806v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Turtle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bow" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalba" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-2521-2-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.11.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657801v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.09.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670943v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;ghin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Randriamboarison" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Karkoschka" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657799v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012je004073" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657800v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sotin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lawrence" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Reinhardt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barnes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brown" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Brown" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/748/1/4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657788v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.07.031" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH0NWXN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588218v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnes Jw." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom Jm." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Rh." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom La." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657798v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.03.021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657784v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schwartz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.022" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZHDQH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657750v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.016" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX81SDF4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558385v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soderblom" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730864v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Krupp" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Khurana" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Cassidy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9653-z" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXMQ2JW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730743v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9666-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657763v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stephan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP5B7C3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558374v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penteado P.F." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffith C.A." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasko M.G." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. See" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.11.003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3MZ52C1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST4F6N7C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558335v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glassmeier K.H." TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auster H.U." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okrafka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.06.018" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXCWCPN9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657755v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Curchin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Soderblom" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009je003369" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730801v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Nelson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W. Kamp" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph L. Kirk" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036206" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786511v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.08.013" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RMJ5LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404750v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown R. H." TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom J. M." TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom L. A." TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.028" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDLG6ZL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733238v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Erd" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-009-9308-9" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKSSRHW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657676v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Penteado" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baines" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/702/2/l105" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404747v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Corre L." TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.03.005" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XW9PM0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363636v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellucci" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658047v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435842v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karkoschka" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.04.006" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3XTC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784995v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Brown" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Buratti" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.04.013" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CS0Z0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657699v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0018-0" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499083v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Hansen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Clark" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Buratti" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.09.013" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290858v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Gb." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785866v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S. Stallard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Achilleos" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07440" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5C94WWDX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359935v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Deit" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combe" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002950" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345972v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290854v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruikshank Dp." TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wegryn" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Cmd." TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499090v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Soderblom" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.06.002" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499081v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coradini" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gavrishin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerroni" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.07.023" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294902v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Jp." TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustard J.F." TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.pss.2007.12.007" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785157v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wegryn" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Dalle Ore" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.036" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXFBLRSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488981v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.Ph." TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003131" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NG6L1BK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657674v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.006" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489740v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187158v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruikshank D. P." TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton J. B." TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore C. M. D." TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785654v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Capaccioni" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Mccord" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angioletta Coradini" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cerroni" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.08.001" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXVBZ52L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657649v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccord" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayne" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hansen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.039" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154972v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cleese D." TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657632v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wall" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002932" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164722v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soderblom" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti B. J." TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.08.021" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43W9536-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200141v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baines" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785845v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccleese" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.017" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W72F56-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377303v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Arvidson" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187163v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo-Rogez J. C." TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson T. V." TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187144v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J. P." TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvidson" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187167v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccord T. B." TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785733v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dalton" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05948" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NJLC6J4X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657550v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026843" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112144v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph Combe" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despan" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harris" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001214" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AF5AF38AA5D7CBF1784456615E2042C2321BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364140v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melchiorri" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.04.014" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXT3BJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732916v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Hapke" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Smythe" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.014" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3QW34HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733182v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hicks" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N. Clark" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.015" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GVD70Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786507v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1121031" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796981v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.034" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6BVXBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112126v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicks M.D." TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clark" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112768v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson R.M." TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapke B.W." TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smythe W.D." TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399946v3" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;net" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Clark" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2006.06.016" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377924v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezard" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112107v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Baines" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez-Vlaverde" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Atreya" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112660v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cord T.B." TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Russel" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006EO100002" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797002v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bellucci" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053054" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732406v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.020" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP106N01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112169v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112120v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark R. N." TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797087v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Momary" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Formisano" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-9058-2" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8PZTRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801330v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gendrin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108806" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801087v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03558" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-995C13RM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116029v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cord T." TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002244" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115976v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732363v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallenbach" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Owen" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-1944-4" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLKJM1MX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657592v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaumann" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buratti" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Clark" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03596" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742136v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2005.04.004" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFKZDH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786634v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bauer" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429800" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115956v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meleder" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785336v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1117702" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115948v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Rn." TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116018v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Ladai" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baris" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Combe" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115914v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baines Kh" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momary Tw" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti Bj" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson Dl" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rm" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743039v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth P. Turtle" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred S. Mcewen" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1117075" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115938v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti Bj." TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118051v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown R.H." TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baines K.H." TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J.P." TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118061v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155757v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.019" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6RFNMH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742998v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-004-1453-x" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPC7S81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786246v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Hibbitts" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary B. Hansen" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.07.001" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9J8VG23-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118145v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccord T.B" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbitts C.A." TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen G.B." TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733036v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.001" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK2CTKJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118086v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733171v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Aversa" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2003.05.062" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNXBQ3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785230v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02461" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BMKSQLJN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118125v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubia Jm." TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007589v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.001" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801721v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00178-7" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKC6ZWJH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118999v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J.-P." TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119008v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belluci" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119019v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801517v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00134-9" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SCP0QDC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657548v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buratti" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001988" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106322v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Formisano" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bibring" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(02)00484-2" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDVCB7T3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944163v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rocard" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00098-2" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-358SDQTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562400v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Busse" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clever" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czerepes" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226278v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987132" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE2FE81610E79807774870FF4EF8A764CAB757A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Farnsworth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RG000909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Miller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A Nixon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Park Coy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02537-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Affholder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Higgins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adbc66" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kutsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Lunine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. D. Birch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04714663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dickerson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blackman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randolph-Flagg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Wakita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Neish" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaly M. C. Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2023.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gloesener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desmedt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04036493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Es-Sayeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Coutelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;zard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acbd37" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petuya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gerard Davies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00568a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Kutsop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Corlies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac582d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Carnahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Vance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Hesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006995" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Cr&#243;sta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Silber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.C. Lopes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bjonnes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf7c9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115920" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03578758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Dhingra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heslar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Buratti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ab9c2b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930740v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Dandouras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fossati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Gerasimov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Guenther" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00736-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/aba191" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02993658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00713-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02615445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tiscareno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nicholson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey N Cuzzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Spilker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Burrati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080943" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belousov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Madzunkov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simcic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00218e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02780332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Young" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Trouille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aac2db" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turtle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078170" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373157v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03318440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Nixon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. D Lorenz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. K Achterberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0518-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malaska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005477" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657836v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R0R4BHN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toledo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#8217;aversa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moriconi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR4SMW43-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329892v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; &#193;d&#225;mkovics" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bjoraker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/959/018007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encrenaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-016-0099-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Vixie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFM5340Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01154835v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackenzie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soderblom" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063824" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025848v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Hofgartner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebker" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solomonidou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004634" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.03.011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03702504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.08.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13535-014-0003-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275057v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.032" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9951-8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657809v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clark" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/777/2/161" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.11.017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657806v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Turtle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bow" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-2521-2-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657801v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.09.008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657799v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012je004073" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670943v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;ghin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Randriamboarison" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Karkoschka" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.005" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sotin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lawrence" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Reinhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barnes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brown" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115870v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Brown" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/748/1/4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588218v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnes Jw." TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom Jm." TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Rh." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom La." TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657788v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.07.031" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH0NWXN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657798v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.03.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657784v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schwartz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.022" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZHDQH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soderblom" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730864v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Krupp" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Khurana" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Cassidy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9653-z" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXMQ2JW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730743v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9666-7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657750v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX81SDF4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657763v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stephan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.022" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP5B7C3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486251v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.03.003" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST4F6N7C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558374v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penteado P.F." TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffith C.A." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasko M.G." TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. See" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.11.003" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3MZ52C1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glassmeier K.H." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auster H.U." TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okrafka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.06.018" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXCWCPN9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657755v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Curchin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Soderblom" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009je003369" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404750v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown R. H." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom J. M." TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soderblom L. A." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.028" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDLG6ZL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730801v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Nelson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W. Kamp" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph L. Kirk" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036206" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786511v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.08.013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RMJ5LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733238v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Erd" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-009-9308-9" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKSSRHW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657676v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Penteado" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baines" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/702/2/l105" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404747v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Corre L." TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.03.005" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XW9PM0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363636v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellucci" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658047v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karkoschka" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.04.006" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3XTC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657699v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0018-0" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784995v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Brown" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Buratti" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.04.013" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CS0Z0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290858v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen Gb." TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359935v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Deit" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combe" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002950" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785866v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S. Stallard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Achilleos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07440" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5C94WWDX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499083v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Hansen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Clark" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Buratti" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.09.013" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345972v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290854v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruikshank Dp." TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wegryn" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Cmd." TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499090v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Soderblom" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.06.002" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499081v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coradini" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gavrishin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerroni" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.07.023" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488981v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.Ph." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003131" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NG6L1BK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294902v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Jp." TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustard J.F." TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.pss.2007.12.007" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657674v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.006" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785157v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale P. Cruikshank" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wegryn" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Dalle Ore" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.036" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXFBLRSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785654v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Capaccioni" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Mccord" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angioletta Coradini" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cerroni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.08.001" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXVBZ52L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657649v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccord" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hayne" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hansen" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.039" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489740v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187158v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruikshank D. P." TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton J. B." TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore C. M. D." TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154972v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cleese D." TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657632v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wall" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002932" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785845v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccleese" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.017" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W72F56-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164722v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soderblom" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti B. J." TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.08.021" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43W9536-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377303v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Arvidson" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200141v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baines" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187163v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo-Rogez J. C." TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson T. V." TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187144v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J. P." TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvidson" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187167v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccord T. B." TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785733v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dalton" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05948" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NJLC6J4X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732916v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Hapke" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Smythe" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.014" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3QW34HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733182v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Hicks" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N. Clark" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.015" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GVD70Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786507v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1121031" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796981v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.034" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6BVXBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112126v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicks M.D." TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clark" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112768v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson R.M." TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapke B.W." TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smythe W.D." TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399946v3" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;net" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Clark" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2006.06.016" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657550v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026843" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112144v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph Combe" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despan" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harris" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001214" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AF5AF38AA5D7CBF1784456615E2042C2321BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364140v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melchiorri" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.04.014" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXT3BJ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377924v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezard" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112660v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cord T.B." TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Russel" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006EO100002" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112107v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Baines" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez-Vlaverde" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Atreya" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797002v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bellucci" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053054" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112169v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732406v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.020" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP106N01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112120v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark R. N." TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115976v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732363v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallenbach" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. Owen" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-1944-4" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLKJM1MX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797087v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Momary" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Formisano" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-9058-2" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQ8PZTRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801330v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gendrin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108806" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801087v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03558" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-995C13RM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116029v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Cord T." TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002244" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657592v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaumann" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buratti" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Clark" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03596" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742136v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2005.04.004" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFKZDH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786634v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bauer" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429800" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785336v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1117702" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115956v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meleder" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115948v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Rn." TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116018v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Ladai" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baris" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Combe" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115914v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baines Kh" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momary Tw" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti Bj" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson Dl" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rm" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743039v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth P. Turtle" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred S. Mcewen" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1117075" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115938v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buratti Bj." TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742998v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-004-1453-x" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPC7S81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118145v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccord T.B" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbitts C.A." TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen G.B." TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786246v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Hibbitts" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary B. Hansen" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.07.001" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9J8VG23-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733036v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.001" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK2CTKJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118051v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown R.H." TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baines K.H." TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J.P." TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118061v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155757v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.019" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6RFNMH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118086v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733171v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Aversa" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2003.05.062" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNXBQ3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785230v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02461" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BMKSQLJN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118125v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubia Jm." TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007589v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.001" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118999v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibring J.-P." TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801721v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00178-7" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKC6ZWJH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119008v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belluci" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119019v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801517v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(03)00134-9" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SCP0QDC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657548v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buratti" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001988" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106322v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Formisano" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bibring" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(02)00484-2" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDVCB7T3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944163v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rocard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00098-2" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-358SDQTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562400v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Busse" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clever" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czerepes" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226278v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987132" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE2FE81610E79807774870FF4EF8A764CAB757A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>