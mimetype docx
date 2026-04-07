--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Souad Azizi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'anthropologie sociale & culturelle - Université Hassan II de Casablanca</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">souad-azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1222-2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196948614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-8849-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure (Université Hassan II Casablanca, FLSH de MOhammedia), docteur en anthropologie sociale et ethnologie de l'EHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca-Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca/Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 7, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa Cité-ciné : Images de Casablanca dans le cinema (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synoptique An Online Journal of Film and Moving Image Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Out of the Dark Stacks and into the Light: Re-Viewing the Moving Image Archive for the 21st Century, 4 (1), pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques féminines de légitimation du pouvoir monarchique (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compensation matrimoniale dans le mariage traditionnel chleuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le mariage en Afrique du Nord, 23, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lqimt (la dot), système de transmission des biens dans les relations matrimoniales dans le Sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et dynamiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie FLSH d'Aïn Chock, Apr 2017, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig : Un système de codification des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Etudes Anthropologiques et Sociologiques, IRCAM, Rabat, Dec 2013, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de, L'internet au Maroc : militantismes, sociabilités et solidarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Logiques sociales, Bruno Péquignot, 978-2-343-16789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville marocaine au cinéma : Casa Ciné-cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelbaki Belfakih et Bruno Péquignot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers et des arts, de la culture et des médias, suivi de Art, ville, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Questions contemporaines, 978-2-343-14077-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01768059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hammou Belghazi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-9954-28-242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages populaires des forêts périurbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammedia : de la Kasbah de Fedala au pôle urbain et industriel aux dimensions stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-0-4439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idaw Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : Réflexions et pratiques anthropologiques du temps colonial à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9954-28-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête ethnographique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bourqia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, localité et globalité : Fait et effets de la mondialisation, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-99067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une royauté éphémère : Le sultanat des Tolba de Qarawiyine (Fès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres d'Anthropologie du Maghreb, Cahiers de recherche du Centre Jacques Berque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amerwas et la lqimt chleuhes : Instruments coutumiers de domination masculine et de stabilité conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Houssine Ouazzi et Lhoucine Aït Bahcine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d'une place à usages populaires multiples : De Bab el-Kasbah à la place el-Massira (1900 à 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérémonies de mariage en changement dans le Grand Agadir (Sous, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales de Paris, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01199851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse des Activités & Travaux Pédagogiques en vue du Diplôme d'Habilitation Universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Hassan II Casablanca, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01274655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Souad Azizi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'anthropologie sociale & culturelle - Université Hassan II de Casablanca</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">souad-azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1222-2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196948614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-8849-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure (Université Hassan II Casablanca, FLSH de MOhammedia), docteur en anthropologie sociale et ethnologie de l'EHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca/Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 7, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa Cité-ciné : Images de Casablanca dans le cinema (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synoptique An Online Journal of Film and Moving Image Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Out of the Dark Stacks and into the Light: Re-Viewing the Moving Image Archive for the 21st Century, 4 (1), pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca-Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques féminines de légitimation du pouvoir monarchique (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lqimt (la dot), système de transmission des biens dans les relations matrimoniales dans le Sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compensation matrimoniale dans le mariage traditionnel chleuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le mariage en Afrique du Nord, 23, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et dynamiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie FLSH d'Aïn Chock, Apr 2017, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig : Un système de codification des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Etudes Anthropologiques et Sociologiques, IRCAM, Rabat, Dec 2013, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de, L'internet au Maroc : militantismes, sociabilités et solidarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Logiques sociales, Bruno Péquignot, 978-2-343-16789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville marocaine au cinéma : Casa Ciné-cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelbaki Belfakih et Bruno Péquignot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers et des arts, de la culture et des médias, suivi de Art, ville, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Questions contemporaines, 978-2-343-14077-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01768059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hammou Belghazi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-9954-28-242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages populaires des forêts périurbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammedia : de la Kasbah de Fedala au pôle urbain et industriel aux dimensions stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-0-4439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idaw Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : Réflexions et pratiques anthropologiques du temps colonial à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9954-28-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête ethnographique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bourqia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, localité et globalité : Fait et effets de la mondialisation, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-99067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une royauté éphémère : Le sultanat des Tolba de Qarawiyine (Fès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres d'Anthropologie du Maghreb, Cahiers de recherche du Centre Jacques Berque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amerwas et la lqimt chleuhes : Instruments coutumiers de domination masculine et de stabilité conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Houssine Ouazzi et Lhoucine Aït Bahcine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d'une place à usages populaires multiples : De Bab el-Kasbah à la place el-Massira (1900 à 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérémonies de mariage en changement dans le Grand Agadir (Sous, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales de Paris, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01199851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse des Activités & Travaux Pédagogiques en vue du Diplôme d'Habilitation Universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Hassan II Casablanca, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01274655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC33A916"/>
+    <w:nsid w:val="BEF357F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1222-2287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196948614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8849-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Azizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-14077-3&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_23127&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/ " TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjb.ma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01199851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274655v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1222-2287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196948614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8849-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Azizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-14077-3&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_23127&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/ " TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjb.ma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01199851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274655v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>