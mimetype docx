--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Souad Azizi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'anthropologie sociale & culturelle - Université Hassan II de Casablanca</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">souad-azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1222-2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196948614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-8849-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure (Université Hassan II Casablanca, FLSH de MOhammedia), docteur en anthropologie sociale et ethnologie de l'EHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca/Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 7, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa Cité-ciné : Images de Casablanca dans le cinema (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synoptique An Online Journal of Film and Moving Image Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Out of the Dark Stacks and into the Light: Re-Viewing the Moving Image Archive for the 21st Century, 4 (1), pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca-Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques féminines de légitimation du pouvoir monarchique (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lqimt (la dot), système de transmission des biens dans les relations matrimoniales dans le Sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compensation matrimoniale dans le mariage traditionnel chleuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le mariage en Afrique du Nord, 23, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et dynamiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie FLSH d'Aïn Chock, Apr 2017, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig : Un système de codification des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Etudes Anthropologiques et Sociologiques, IRCAM, Rabat, Dec 2013, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de, L'internet au Maroc : militantismes, sociabilités et solidarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Logiques sociales, Bruno Péquignot, 978-2-343-16789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville marocaine au cinéma : Casa Ciné-cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelbaki Belfakih et Bruno Péquignot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers et des arts, de la culture et des médias, suivi de Art, ville, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Questions contemporaines, 978-2-343-14077-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01768059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hammou Belghazi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-9954-28-242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages populaires des forêts périurbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammedia : de la Kasbah de Fedala au pôle urbain et industriel aux dimensions stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-0-4439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idaw Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : Réflexions et pratiques anthropologiques du temps colonial à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9954-28-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête ethnographique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bourqia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, localité et globalité : Fait et effets de la mondialisation, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-99067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une royauté éphémère : Le sultanat des Tolba de Qarawiyine (Fès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres d'Anthropologie du Maghreb, Cahiers de recherche du Centre Jacques Berque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amerwas et la lqimt chleuhes : Instruments coutumiers de domination masculine et de stabilité conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Houssine Ouazzi et Lhoucine Aït Bahcine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d'une place à usages populaires multiples : De Bab el-Kasbah à la place el-Massira (1900 à 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérémonies de mariage en changement dans le Grand Agadir (Sous, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales de Paris, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01199851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse des Activités & Travaux Pédagogiques en vue du Diplôme d'Habilitation Universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Hassan II Casablanca, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01274655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Souad Azizi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'anthropologie sociale & culturelle - Université Hassan II de Casablanca</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">souad-azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1222-2287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196948614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-8849-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure (Université Hassan II Casablanca, FLSH de MOhammedia), docteur en anthropologie sociale et ethnologie de l'EHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca-Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casa Blanca/Negra : Images visuelles contrastées de la ville marocaine moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASAMAT 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Art et pensée 2, 7, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa Cité-ciné : Images de Casablanca dans le cinema (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synoptique An Online Journal of Film and Moving Image Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Out of the Dark Stacks and into the Light: Re-Viewing the Moving Image Archive for the 21st Century, 4 (1), pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques féminines de légitimation du pouvoir monarchique (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compensation matrimoniale dans le mariage traditionnel chleuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le mariage en Afrique du Nord, 23, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lqimt (la dot), système de transmission des biens dans les relations matrimoniales dans le Sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie enfantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et dynamiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie FLSH d'Aïn Chock, Apr 2017, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig : Un système de codification des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Etudes Anthropologiques et Sociologiques, IRCAM, Rabat, Dec 2013, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de, L'internet au Maroc : militantismes, sociabilités et solidarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Logiques sociales, Bruno Péquignot, 978-2-343-16789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville marocaine au cinéma : Casa Ciné-cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelbaki Belfakih et Bruno Péquignot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des métiers et des arts, de la culture et des médias, suivi de Art, ville, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Questions contemporaines, 978-2-343-14077-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01768059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de personne dans l'oasis de Figuig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hammou Belghazi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : réalités et perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-9954-28-242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages populaires des forêts périurbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohammedia : de la Kasbah de Fedala au pôle urbain et industriel aux dimensions stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-0-4439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idaw Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture amazighe : Réflexions et pratiques anthropologiques du temps colonial à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9954-28-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête ethnographique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rahma Bourqia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, localité et globalité : Fait et effets de la mondialisation, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-99067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une royauté éphémère : Le sultanat des Tolba de Qarawiyine (Fès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres d'Anthropologie du Maghreb, Cahiers de recherche du Centre Jacques Berque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amerwas et la lqimt chleuhes : Instruments coutumiers de domination masculine et de stabilité conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Houssine Ouazzi et Lhoucine Aït Bahcine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Royal de la Culture Amazighe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d'une place à usages populaires multiples : De Bab el-Kasbah à la place el-Massira (1900 à 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérémonies de mariage en changement dans le Grand Agadir (Sous, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales de Paris, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01199851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Synthèse des Activités & Travaux Pédagogiques en vue du Diplôme d'Habilitation Universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Hassan II Casablanca, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01274655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEF357F6"/>
+    <w:nsid w:val="E2625BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1222-2287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196948614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8849-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Azizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-14077-3&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_23127&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/ " TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjb.ma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01199851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274655v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1222-2287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196948614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8849-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Azizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-14077-3&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_23127&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/ " TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjb.ma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircam.ma/fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01199851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274655v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>