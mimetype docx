--- v0 (2026-04-18)
+++ v1 (2026-05-17)
@@ -1303,325 +1303,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+                <w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah-Chaniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227364v1</w:t>
+                <w:t xml:space="preserve">cea-05168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah-Chaniour</w:t>
+                <w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Mbolamananamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t>
+              <w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05168404v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ingénierie système basée-modèle pour la construction de jumeaux numériques de procédés de vitrification pour le conditionnement de déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Galand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+                <w:t xml:space="preserve">Caroline Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Congrès 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2195,103 +2195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and maintenance of a digital twin of vitrification process: a methodological contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Galand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Caroline Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 2024 10th International Conference on Control, Decision and Information Technologies (CoDIT), Vallette, Malta, 2024, pp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Vallette, Malta. pp.1891-1896, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3197,103 +3197,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin engineering method for nuclear vitrification process: from capabilities analysis to architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Galand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Caroline Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Digital Twin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3693,51 +3693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFBDF189"/>
+    <w:nsid w:val="5F525DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3924,51 +3924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-rabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2155-5737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283559829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Glaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMS.2018.10010975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Khouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.10.070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOM.2014.065336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568450" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souad-rabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2155-5737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283559829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Glaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMS.2018.10010975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Khouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.10.070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOM.2014.065336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568450" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>