--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heterogeneous Effect of Economic Complexity on Growth and Human Development: New Empirical Evidence Using Buffered Panel Threshold Regression</w:t>
+                <w:t xml:space="preserve">Nexus terrorisme-criminalité : une analyse économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+                <w:t xml:space="preserve">Mohamed Mehdi Ait-Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Zouikri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222416v1</w:t>
+                <w:t xml:space="preserve">hal-05136454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus terrorisme-criminalité : une analyse économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mehdi Ait-Hamlat</w:t>
+                <w:t xml:space="preserve">The Heterogeneous Effect of Economic Complexity on Growth and Human Development: New Empirical Evidence Using Buffered Panel Threshold Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Zouikri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.70023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136454v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie du travail en prison : enjeux, résultats et recommandations</w:t>
               </w:r>
@@ -545,394 +545,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, institutions and oil dependence: a buffered threshold panel approach</w:t>
+                <w:t xml:space="preserve">Economie politique des réformes : Quelles conditions favorables à l’émergence des réformes et leur succès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycal Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderaouf Khalfi</w:t>
+                <w:t xml:space="preserve">Abdelhakim Lounaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.5-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148732v1</w:t>
+                <w:t xml:space="preserve">hal-03777476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie politique des réformes : Quelles conditions favorables à l’émergence des réformes et leur succès ?</w:t>
+                <w:t xml:space="preserve">Growth, institutions and oil dependence: a buffered threshold panel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Lounaci</w:t>
+                <w:t xml:space="preserve">Abderaouf Khalfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.5-48</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777476v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Economy, Government Intervention and Labor Market in Algeria: An Analysis by Structural Models</w:t>
+                <w:t xml:space="preserve">Privacy and competition law: Is there a room for private enforcement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Cherfi-Feroukhi</w:t>
+                <w:t xml:space="preserve">Jeanne Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, pp.1178-1193</w:t>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566702v1</w:t>
+                <w:t xml:space="preserve">hal-02963805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy and competition law: Is there a room for private enforcement?</w:t>
+                <w:t xml:space="preserve">Informal Economy, Government Intervention and Labor Market in Algeria: An Analysis by Structural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Mouton</w:t>
+                <w:t xml:space="preserve">Kahina Cherfi-Feroukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.74-81</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.1178-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963805v1</w:t>
+                <w:t xml:space="preserve">hal-02566702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum Rules and Shareholder Power</w:t>
               </w:r>
@@ -1225,51 +1225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and Informal Interactions in a Duopoly Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Cherfi-Feroukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, pp.1095-1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1307,51 +1307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture Periodic GARCH Models: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, pp.1925-1956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2500,51 +2500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Periodic Stochastic Volatility Models: Applications to Algerian dinar exchange rates and oil prices modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,115 +2833,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives for Partial Acquisitions and Real Market Concentration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Fagart</w:t>
+                <w:t xml:space="preserve">Concentration Horizontale et Relations Verticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143911v1</w:t>
+                <w:t xml:space="preserve">hal-00143920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause pénale et dommages-intérêts incitatifs Une analyse économique</w:t>
               </w:r>
@@ -2983,102 +2970,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Horizontale et Relations Verticales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+                <w:t xml:space="preserve">Incentives for Partial Acquisitions and Real Market Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Charléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143920v1</w:t>
+                <w:t xml:space="preserve">hal-00143911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration horizontale et relations verticales</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.70023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Ait-Hamlat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monnery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagutelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benakki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Badri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderaouf Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lounaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Cherfi-Feroukhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charl&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fagart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Sami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ferchichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ainas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Ouarem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bourgeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi A&#239;t-Hamlat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Besson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kachenoura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Ait-Hamlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monnery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagutelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benakki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Badri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lounaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderaouf Khalfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Cherfi-Feroukhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charl&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fagart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Sami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ferchichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ainas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Ouarem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bourgeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi A&#239;t-Hamlat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Besson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kachenoura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>