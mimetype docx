--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus terrorisme-criminalité : une analyse économique</w:t>
+                <w:t xml:space="preserve">The Heterogeneous Effect of Economic Complexity on Growth and Human Development: New Empirical Evidence Using Buffered Panel Threshold Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehdi Ait-Hamlat</w:t>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Zouikri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.70023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136454v1</w:t>
+                <w:t xml:space="preserve">hal-05222416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heterogeneous Effect of Economic Complexity on Growth and Human Development: New Empirical Evidence Using Buffered Panel Threshold Regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+                <w:t xml:space="preserve">Nexus terrorisme-criminalité : une analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Ait-Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Zouikri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222416v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie du travail en prison : enjeux, résultats et recommandations</w:t>
               </w:r>
@@ -2908,177 +2908,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clause pénale et dommages-intérêts incitatifs Une analyse économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incentives for Partial Acquisitions and Real Market Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Charléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128518v1</w:t>
+                <w:t xml:space="preserve">hal-00143911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives for Partial Acquisitions and Real Market Concentration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clause pénale et dommages-intérêts incitatifs Une analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Souam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143911v1</w:t>
+                <w:t xml:space="preserve">hal-00128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration horizontale et relations verticales</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Ait-Hamlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monnery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagutelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benakki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Badri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lounaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderaouf Khalfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Cherfi-Feroukhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charl&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fagart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Sami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ferchichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ainas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Ouarem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bourgeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi A&#239;t-Hamlat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Besson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kachenoura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.70023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Ait-Hamlat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monnery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagutelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benakki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Badri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lounaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderaouf Khalfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Cherfi-Feroukhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charl&#233;ty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fagart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Sami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ferchichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ainas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Ouarem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sa&#239;d Souam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bourgeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi A&#239;t-Hamlat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talahite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Besson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kachenoura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>