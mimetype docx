--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -194,51 +194,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -657,9652 +657,9739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the federation correctness: Formal verification of Federated Learning in industrial cyber-physical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRISM: A PRIvacy Safeguard for Smart Multiservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
+                <w:t xml:space="preserve">Mohammed-Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2024.107675⟩</w:t>
+              <w:t xml:space="preserve">IEEE Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2025.3542853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932274v1</w:t>
+                <w:t xml:space="preserve">hal-04977281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Secure Architecture for Digital Twins in Resource-Constrained Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marie Kamdjou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2025.3554031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402202v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+                <w:t xml:space="preserve">Online Phishing Detection: A Heuristic-Based Machine Learning Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Ait Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '23: Proceedings of the 7th International Conference on Future Networks and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Conference on Embedded Computing (MECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO62516.2024.10577848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580355v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
+              <w:t xml:space="preserve">ICFNDS '23: Proceedings of the 7th International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.769-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586247v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a context-driven deployment optimization for embedded systems: a product line approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+                <w:t xml:space="preserve">Ensuring the federation correctness: Formal verification of Federated Learning in industrial cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-022-04741-8⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.107675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2024.107675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108274v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for modeling and analyzing cyber-physical systems using statistical model checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Latif Alshalalfah</w:t>
+                <w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marie Kamdjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100732⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108550v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2S-MAKEP and T2T-MAKEP: A PUF-based Mutual Authentication and Key Exchange Protocol for IoT devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100953⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (10), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370784v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSO: A Blockchain-Based Technique for a Reliable and Secure Healthcare Information Exchange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+                <w:t xml:space="preserve">T2S-MAKEP and T2T-MAKEP: A PUF-based Mutual Authentication and Key Exchange Protocol for IoT devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08586-y⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370775v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPARQL-based framework to preserve privacy of sensitive data on the semantic web</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mohammed Faraoun</w:t>
+                <w:t xml:space="preserve">A framework for modeling and analyzing cyber-physical systems using statistical model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Latif Alshalalfah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11761-023-00368-6⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.100732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370822v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of federated learning: Challenges, aggregation methods, and development tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+                <w:t xml:space="preserve">ELSO: A Blockchain-Based Technique for a Reliable and Secure Healthcare Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2023.103714⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08586-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370837v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modelling and verification of scalable service composition in IoT environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Graiet</w:t>
+                <w:t xml:space="preserve">A systematic review of federated learning: Challenges, aggregation methods, and development tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11761-023-00363-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (9), pp.103714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2023.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108552v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on silicon PUFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">A SPARQL-based framework to preserve privacy of sensitive data on the semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Imad Benaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mohammed Faraoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102514⟩</w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.183-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11761-023-00368-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085954v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing information integrity and access control in smart cities through blockchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+                <w:t xml:space="preserve">Formal modelling and verification of scalable service composition in IoT environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hussein Toman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinah Hussein Toman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03718-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-023-00363-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108275v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and verification of learned stochastic automata using k-NN and statistical model checking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Toward a context-driven deployment optimization for embedded systems: a product line approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salim Chehida</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02884-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.2180-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-022-04741-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094178v1</w:t>
+                <w:t xml:space="preserve">hal-04108274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF-based mutual authentication and session key establishment protocol for IoT devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">Guaranteeing information integrity and access control in smart cities through blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-04321-x⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108276v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A security policy hardening framework for Socio-Cyber-Physical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and verification of learned stochastic automata using k-NN and statistical model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102259⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (8), pp.8874-8894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094147v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable smart city through formal verification and network analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+                <w:t xml:space="preserve">PUF-based mutual authentication and session key establishment protocol for IoT devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-04321-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2021.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094161v1</w:t>
+                <w:t xml:space="preserve">hal-04108276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Severity of Smart Attacks in Industrial Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+                <w:t xml:space="preserve">A survey on silicon PUFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3422369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.102514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624234v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-driven Automotive Software Deployment based on a Parametrizable Probabilistic Model Checking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+                <w:t xml:space="preserve">Towards a reliable smart city through formal verification and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114572⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2021.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094152v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations-based on semantic analysis of social networks in learning environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Assessing the Severity of Smart Attacks in Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chemseddine Chohra</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2018.08.051⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3422369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108280v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Reliability-driven Automotive Software Deployment based on a Parametrizable Probabilistic Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.114572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02561378v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A security policy hardening framework for Socio-Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.102259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04094115v1</w:t>
+                <w:t xml:space="preserve">hal-04094147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative verification framework of SysML activity diagrams under time constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations-based on semantic analysis of social networks in learning environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Bennouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Chohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.05.049⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2018.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561377v1</w:t>
+                <w:t xml:space="preserve">hal-04108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative verification framework of SysML activity diagrams under time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (21), pp.7493-7510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.05.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gene Selection for Cancer Classification Using DCA, Journal of Frontiers of Computer Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai An Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Frontiers of Computer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (6), pp.612-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Financial Fraud Detection: Techniques, Challenges, Solutions, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Client Selection and Resource Allocation in Federated Learning: A Comprehensive Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amir Messioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Intelligent Data Engineering and Automated Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2026, Jaén, Spain. pp.536-546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10486-1_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Management in Smart Homes: A Multi-agent and Knowledge Graph Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khayra Bencherif</w:t>
+                <w:t xml:space="preserve">A Review on Hierarchical Federated Learning: Architectures and Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Dependability of Computer Systems DepCoS-RELCOMEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92734-8_3⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382329v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Digital Twin System Using Blockchain: Application on Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ben Kissiouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Ahmed Ouissem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmehirisse Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Hierarchical Federated Learning: Architectures and Learning Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Malki</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Service Management Techniques in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331572⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483720v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Service Management Techniques in the Internet of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A Deep Reinforcement Learning-Based Multi-Agent Framework for Dynamic Optimization of QoS in IoT Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331432⟩</w:t>
+              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483736v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Reinforcement Learning-Based Multi-Agent Framework for Dynamic Optimization of QoS in IoT Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Chikh</w:t>
+                <w:t xml:space="preserve">A Reliable and Resource-Aware Federated Learning Solution by Decentralizing Client Selection for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00033⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Djerba, Tunisia. pp.220-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382330v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable and Resource-Aware Federated Learning Solution by Decentralizing Client Selection for IoT Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aiche</w:t>
+                <w:t xml:space="preserve">Gas Management in Smart Homes: A Multi-agent and Knowledge Graph Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khayra Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference Verification and Evaluation of Computer and Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_15⟩</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Dependability of Computer Systems DepCoS-RELCOMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brunów, Poland. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92734-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386696v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain 5.0: Vision, Challenges, and Perspectives</w:t>
+                <w:t xml:space="preserve">Version Number Attacks in RPL-based IoT Networks : State-of-the-Art and Future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdulaziz Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21th International Learning and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402961v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Distributed and Flexible PHM Framework Based on the Belief Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.160-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63211-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version Number Attacks in RPL-based IoT Networks : State-of-the-Art and Future directions</w:t>
+                <w:t xml:space="preserve">Supply Chain 5.0: Vision, Challenges, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21th International Learning and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia. pp.203-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LT60077.2024.10469476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956169v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Interface-Based Probabilistic Compositional Verification Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Debbabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Merrakech, Morocco. pp.60-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49737-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Data-Driven and Knowledge-Based Predictive Maintenance Framework in the Context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamour Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benslimane Sidi-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2023, Model and Data Engineering: 12th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.319-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49333-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm Based Aggregation for Federated Learning in Industrial Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
+                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference 15th International Conference on Computational Intelligence in Security for Information Systems (CISIS 2022) 13th International Conference on EUropean Transnational Education (ICEUTE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18409-3_2⟩</w:t>
+              <w:t xml:space="preserve">ICFNDS '23: The International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai United Arab Emirates, United Arab Emirates. pp.769-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086923v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed transactive energy management in microgrids based on blockchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douiri Leila</w:t>
+                <w:t xml:space="preserve">Predictive maintenance approaches in industry 4.0: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lecture Notes in Computer Science, 2023, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371569v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouchani Samir</w:t>
+                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.082⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rhodes, Greece, France. pp.197-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084089v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedga-meta: Federated learning framework using genetic algorithms and meta-learning for aggregation in industrial cyber-physical system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Jradi</w:t>
+                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsi Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamour Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven (Belgium), France. pp.645-650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371567v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Mining Strategy for Blockchain-Enabled Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+                <w:t xml:space="preserve">Fedga-meta: Federated learning framework using genetic algorithms and meta-learning for aggregation in industrial cyber-physical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538548v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feriel Talbi</w:t>
+                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371570v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Hamour</w:t>
+                <w:t xml:space="preserve">Octa Pillars-based Approach to Select the Best Blockchain-based Solutions in Healthcare Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marrakesh, France. pp.1124-1129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398272v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octa Pillars-based Approach to Select the Best Blockchain-based Solutions in Healthcare Information Exchange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370858v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Maintenance Approaches in Industry 4.0: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamour Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLSTM-SCM– A Dynamic LSTM-based Framework for Smart Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyf Eddine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, paris, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing autonomous system security: A formal framework for assessing and strengthening autonomous vehicle defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distributed Computing for Emerging Smart Networks - Fourth International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bizerte, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086929v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive maintenance approaches in industry 4.0: A systematic literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Securing Autonomous Vehicles: Fundamentals, Challenges, and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">(Invited paper) International Conference on Risks and Security of Internet and System, December 6-8th, 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371572v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+                <w:t xml:space="preserve">A smart mining strategy for blockchain-enabled cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '23: The International Conference on Future Networks and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
+              <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574305v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing autonomous system security: A formal framework for assessing and strengthening autonomous vehicle defenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Management, Control, and Operations in Smart Grids: Leveraging Blockchain Technology for Enhanced Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douiri Leila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zegrouba Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beddiar Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing for Emerging Smart Networks - Fourth International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Sustainable Energy Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Halifax, Canada. pp.306-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371562v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Autonomous Vehicles: Fundamentals, Challenges, and Future Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">Hybrid Data-Driven and Knowledge-Based Predictive Maintenance Framework in the Context of Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamour Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouchani Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benslimane Sidi-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Invited paper) International Conference on Risks and Security of Internet and System, December 6-8th, 2023.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medi 2023, Model and Data Engineering : 12th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.319-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49333-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372760v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart mining strategy for blockchain-enabled cyber-physical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+                <w:t xml:space="preserve">Genetic Algorithm Based Aggregation for Federated Learning in Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477814⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference 15th International Conference on Computational Intelligence in Security for Information Systems (CISIS 2022) 13th International Conference on EUropean Transnational Education (ICEUTE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, SALAMANCA (SPAIN), France. pp.12-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18409-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371581v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management, Control, and Operations in Smart Grids: Leveraging Blockchain Technology for Enhanced Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Distributed transactive energy management in microgrids based on blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douiri Leila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beddiar Karim</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Energy Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science, 2023, Rabat (MOROCCO), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370939v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Data-driven and Knowledge-based Predictive Maintenance Framework in the Context of Industry 4.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Hamour</w:t>
+                <w:t xml:space="preserve">Formal Modelling and Security Analysis of Inter-Operable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Model and Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems (IEA AIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.555-567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337484v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation using Genetic Algorithms for Federated Learning in Industrial Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+                <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INISTA55318.2022.9894236⟩</w:t>
+              <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086933v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modelling and Security Analysis of Inter-Operable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+                <w:t xml:space="preserve">Modeling the Greedy Behavior Attack and Analyzing its Impact on IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Salma Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems (IEA AIE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_47⟩</w:t>
+              <w:t xml:space="preserve">Emerging Ubiquitous Systems and Pervasive Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Leuven, Belgium. pp.770-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086240v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Greedy Behavior Attack and Analyzing its Impact on IoT Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Ubiquitous Systems and Pervasive Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.320⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rhodes, Greece. pp.197-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094225v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Babouche</w:t>
+                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
+              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065408v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
+                <w:t xml:space="preserve">Aggregation using Genetic Algorithms for Federated Learning in Industrial Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Biarritz, France, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA55318.2022.9894236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085957v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+                <w:t xml:space="preserve">COVID-DETECT: A Deep Learning Based Approach to Accelerate COVID-19 Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vesseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pelegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
+              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Talline, Estonia. pp.166-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370957v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-DETECT: A Deep Learning Based Approach to Accelerate COVID-19 Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pelegrin</w:t>
+                <w:t xml:space="preserve">An IoT-based Framework for an Optimal Monitoring and Control of Cyber-Physical Systems: Application on Biogas Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Aguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_13⟩</w:t>
+              <w:t xml:space="preserve">IoT '21: 11th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, St.Gallen, Swaziland. pp.143-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3494322.3494341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108181v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IoT-based Framework for an Optimal Monitoring and Control of Cyber-Physical Systems: Application on Biogas Production System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Anis Aguida</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Evaluation of the Performance of Physical Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benmalek</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT '21: 11th International Conference on the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3494322.3494341⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence and Renewables Towards an Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tipaza, Algeria. pp.775-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108145v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Evaluation of the Performance of Physical Unclonable Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security Assessment and Hardening of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Renewables Towards an Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_74⟩</w:t>
+              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.365-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108273v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Assessment and Hardening of Autonomous Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Low-Cost Authentication Protocol Using Arbiter-PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_24⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Model and Data EngineerinG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.101-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094200v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Authentication Protocol Using Arbiter-PUF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">Guaranteeing Information Integrity Through Blockchains for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model and Data EngineerinG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_9⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.199-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108162v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing Information Integrity Through Blockchains for Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+                <w:t xml:space="preserve">Towards a Foundation of a Mutual Authentication Protocol for a Robust and Resilient PUF-Based Communication Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Model and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_16⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Leuven, Belgium. pp.215-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108271v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Foundation of a Mutual Authentication Protocol for a Robust and Resilient PUF-Based Communication Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">Modeling Attack-Defense Trees’ Countermeasures Using Continuous Time Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.07.027⟩</w:t>
+              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2020 Collocated Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands. pp.30-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087532v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Attack-Defense Trees’ Countermeasures Using Continuous Time Markov Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Lounis</w:t>
+                <w:t xml:space="preserve">A Generation and Recovery Framework for Silicon PUFs Based Cryptographic Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2020 Collocated Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_3⟩</w:t>
+              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Taline, Estonia. pp.121-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108272v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generation and Recovery Framework for Silicon PUFs Based Cryptographic Key</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khebbeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_10⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108173v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Cyber-Physical Systems: Models and Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Aguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bayonne, Spain. pp.275-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of RPL Protocols in LLN Network Using Friedman’s Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdusy Syarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
+                <w:t xml:space="preserve">Towards a Security Reinforcement Mechanism for Social Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316535⟩</w:t>
+              <w:t xml:space="preserve">Smart Applications and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.59-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45183-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084239v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Security Reinforcement Mechanism for Social Cyber-Physical Systems</w:t>
+                <w:t xml:space="preserve">Ensuring the Correctness and Well Modeling of Intelligent Healthcare Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Applications and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45183-7_5⟩</w:t>
+              <w:t xml:space="preserve">The Impact of Digital Technologies on Public Health in Developed and Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. pp.364-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51517-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094173v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the Correctness and Well Modeling of Intelligent Healthcare Management Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Security and Performance of Physical Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Impact of Digital Technologies on Public Health in Developed and Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51517-1_33⟩</w:t>
+              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094193v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Security and Performance of Physical Unclonable Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+                <w:t xml:space="preserve">A BIM-based framework for an Optimal WSN Deployment in Smart Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340212⟩</w:t>
+              <w:t xml:space="preserve">2020 11th International Conference on Network of the Future (NoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.110-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094180v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIM-based framework for an Optimal WSN Deployment in Smart Building</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Call Behavior-Based Compositional Verification Framework for SysML Activity Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 11th International Conference on Network of the Future (NoF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAC 2019 : 16th International Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065441v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta Language for Cyber-Physical Systems and Threats: Application on Autonomous Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Smart Living Framework: Towards Analyzing Security in Smart Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '19: The 34th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094112v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recursive K-means towards trade-off between {PLM} Competences, Positions, and Offers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Fractionation-based Verification: Application on SysML Activity Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Mobile Systems and Pervasive Computing (MobiSPC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094110v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Living Framework: Towards Analyzing Security in Smart Rooms</w:t>
+                <w:t xml:space="preserve">Security Implementation and Verification in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Model and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Innovative Trends in Computer Science, CITSC 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guelma, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108106v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fractionation-based Verification: Application on SysML Activity Diagrams</w:t>
+                <w:t xml:space="preserve">A Meta Language for Cyber-Physical Systems and Threats: Application on Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '19: The 34th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108116v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Call Behavior-Based Compositional Verification Framework for SysML Activity Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC 2019 : 16th International Colloquium on Theoretical Aspects of Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108096v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Implementation and Verification in Smart Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensuring the Functional Correctness of IoT through Formal Modeling and Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Innovative Trends in Computer Science, CITSC 2019,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model and Data Engineering - 8th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.401-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00856-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108091v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recursive K-means towards trade-off between PLM Competences, Positions, and Offers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Mobile Systems and Pervasive Computing (MobiSPC 2018) / The 13th International Conference on Future Networks and Communications (FNC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Gran Canaria, Spain. pp.297 - 302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+                <w:t xml:space="preserve">Security in the shell: An optical physical unclonable function made of shells of cholesteric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Roenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS.2017.8267644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075606v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the Functional Correctness of IoT through Formal Modeling and Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A probabilistic and timed verification approach of SysML state machine diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 8th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00856-7_27⟩</w:t>
+              <w:t xml:space="preserve">2015 12th International Symposium on Programming and Systems (ISPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Algiers, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7245001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094004v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security in the shell: An optical physical unclonable function made of shells of cholesteric liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+                <w:t xml:space="preserve">A Survey of Model-Driven Testing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Al Sammane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 9th International Conference on Quality Software (QSIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Jeju, France. pp.167-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QSIC.2009.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10312,152 +10399,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Model and Data Engineering in the Digitalization Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Chernishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jüri Vain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 1481, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10467,379 +10554,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Approach for Maintainability and Availability Assessment Using Probabilistic Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-309, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33410-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Probabilistic Verification of Time Constrained SysML State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Software Methodologies, Tools and Techniques, International Conference on Intelligent Software Methodologies, Tools, and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-441, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22689-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Selection for Cancer Classification Using DCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai An Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Data Mining and Applications. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5139, pp.62-72, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88192-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10849,339 +10936,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Autonomous System Security</w:t>
+                <w:t xml:space="preserve">Securing Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk to Distributed Computing for Emerging Smart Networks (DiCES-N), May 27, 2023, Bizerte, Tunisia, 2023, Bizerte, Tunisia.</w:t>
+              <w:t xml:space="preserve">Invited talk to 18th International Conference on Risks and Security of Internet and Systems, Rabat, Morocco, December 6-8th, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370998v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">HEALTrust: Enhancing Healthcare Data Integrity and Privacy through Blockchain-Enabled Exchange Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk to 18th International Conference on Risks and Security of Internet and Systems, Rabat, Morocco, December 6-8th, 2023.</w:t>
+              <w:t xml:space="preserve">Invited talk to the event: Vers une santé digitale en Algérie, Convergence des compétences informatiques et cliniques, 2023, Tlemcen, Université de Tlemcen, Algeria.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370981v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEALTrust: Enhancing Healthcare Data Integrity and Privacy through Blockchain-Enabled Exchange Systems.</w:t>
+                <w:t xml:space="preserve">Enhancing Autonomous System Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk to the event: Vers une santé digitale en Algérie, Convergence des compétences informatiques et cliniques, 2023, Tlemcen, Université de Tlemcen, Algeria.</w:t>
+              <w:t xml:space="preserve">Invited talk to Distributed Computing for Emerging Smart Networks (DiCES-N), May 27, 2023, Bizerte, Tunisia, 2023, Bizerte, Tunisia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371440v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Security Verification Framework for SysML Activity Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Concordia University, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04201144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11191,105 +11278,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Reliable Smart Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. CNAM Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04107896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11357,51 +11444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFE6F942"/>
+    <w:nsid w:val="37E66A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11588,51 +11675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7997-8225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAE-9659-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-026-04872-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2026.151617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Miloud Dahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dim.2024.100087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644713.3644845" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Baouya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Ait Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04741-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latif Alshalalfah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Zerrouki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merhej" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08586-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Imad Benaribi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammed Faraoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00368-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Assaad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hussein Toman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinah Hussein Toman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00363-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102514" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03718-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02884-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-04321-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.09.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Tari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Bennouar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.08.051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH3L9Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01664633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vinh Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bouchama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331413" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amir Messioud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Malki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10486-1_49" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Berkani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayra Bencherif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92734-8_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ben Kissiouer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Ahmed Ouissem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmehirisse Maissa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331558" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chachoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bemrah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63211-2_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidma Mohamed Abdelillah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Sidi-Mohammed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_23" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Badra Guendouzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18409-3_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douiri Leila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Jradi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477802" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR54599.2022.9850301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zegrouba Fethi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beddiar Karim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.09.041" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337484v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA55318.2022.9894236" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_47" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Salma Sadek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.320" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimeglio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vesseron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelegrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_13" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Aguida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benmalek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494322.3494341" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_74" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_24" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_16" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.07.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novi Azman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdusy Syarif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340203" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094173v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45183-7_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_33" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340212" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094112v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094110v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.174" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00856-7_27" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093991v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roenne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Geng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267644" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7245001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mussa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Sammane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2009.30" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chernishev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;ri Vain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33410-3_21" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561373v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22689-7_33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88192-6_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BXWF6G6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201144v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107896v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7997-8225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAE-9659-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-026-04872-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2026.151617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Miloud Dahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dim.2024.100087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Boudouaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2025.3554031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Ait Yahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644713.3644845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Zerrouki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latif Alshalalfah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Ait Mohamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08586-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Assaad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103714" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Imad Benaribi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammed Faraoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00368-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hussein Toman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinah Hussein Toman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00363-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Baouya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04741-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03718-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02884-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-04321-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.09.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Tari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422369" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Bennouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114572" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.08.051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH3L9Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01664633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vinh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bouchama" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amir Messioud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Malki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10486-1_49" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chachoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331572" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ben Kissiouer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Ahmed Ouissem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmehirisse Maissa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bemrah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331432" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Berkani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayra Bencherif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92734-8_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63211-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidma Mohamed Abdelillah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Sidi-Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Badra Guendouzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR54599.2022.9850301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Jradi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douiri Leila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zegrouba Fethi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beddiar Karim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.09.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18409-3_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_47" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Salma Sadek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA55318.2022.9894236" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimeglio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vesseron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelegrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_13" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Aguida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benmalek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494322.3494341" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_74" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_24" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.07.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108272v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00060" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novi Azman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdusy Syarif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094173v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45183-7_5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340212" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108091v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094112v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035273" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00856-7_27" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.174" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Geng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267644" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7245001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mussa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Sammane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2009.30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chernishev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;ri Vain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561367v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33410-3_21" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561373v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22689-7_33" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88192-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BXWF6G6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>