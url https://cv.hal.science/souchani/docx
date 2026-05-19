--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7997-8225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6AnqVqUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/CAE-9659-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -194,10202 +215,9994 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TH-CHAIN: A Trust-Aware Hybrid Consensus Protocol for BlockCHAIN enabled Industrial CPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (3), pp.279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-026-04872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChainMyFL: a blockchain-powered decentralised solution for unleashing the potency of federated learning in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSN.2026.151617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISM: A Privacy Safeguard for Smart Multiservices [Feature: A Privacy Safeguard System]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (5), pp.107-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MS.2025.3542853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities services and solutions: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (2), pp.100087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dim.2024.100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISM: A PRIvacy Safeguard for Smart Multiservices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Secure Architecture for Digital Twins in Resource-Constrained Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marie Kamdjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MS.2025.3542853⟩</w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2025.3554031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977281v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Architecture for Digital Twins in Resource-Constrained Industrial Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFNDS '23: Proceedings of the 7th International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.769-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2025.3554031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05030745v1</w:t>
+                <w:t xml:space="preserve">hal-04580355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Phishing Detection: A Heuristic-Based Machine Learning Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ensuring the federation correctness: Formal verification of Federated Learning in industrial cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Conference on Embedded Computing (MECO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECO62516.2024.10577848⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.107675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2024.107675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634635v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marie Kamdjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '23: Proceedings of the 7th International Conference on Future Networks and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580355v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the federation correctness: Formal verification of Federated Learning in industrial cyber-physical systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Phishing Detection: A Heuristic-Based Machine Learning Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Ait Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2024.107675⟩</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Conference on Embedded Computing (MECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO62516.2024.10577848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932274v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-Constrained eXtended Reality operated with Digital Twin in Industrial Internet of Things</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (10), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3356508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402202v1</w:t>
+                <w:t xml:space="preserve">hal-04586247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for modeling and analyzing cyber-physical systems using statistical model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Latif Alshalalfah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.100732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586247v1</w:t>
+                <w:t xml:space="preserve">hal-04108550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2S-MAKEP and T2T-MAKEP: A PUF-based Mutual Authentication and Key Exchange Protocol for IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.100953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for modeling and analyzing cyber-physical systems using statistical model checking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ELSO: A Blockchain-Based Technique for a Reliable and Secure Healthcare Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08586-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108550v1</w:t>
+                <w:t xml:space="preserve">hal-04370775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSO: A Blockchain-Based Technique for a Reliable and Secure Healthcare Information Exchange</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A SPARQL-based framework to preserve privacy of sensitive data on the semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Imad Benaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mohammed Faraoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.183-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11761-023-00368-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08586-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370775v1</w:t>
+                <w:t xml:space="preserve">hal-04370822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of federated learning: Challenges, aggregation methods, and development tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 220 (9), pp.103714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2023.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPARQL-based framework to preserve privacy of sensitive data on the semantic web</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formal modelling and verification of scalable service composition in IoT environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hussein Toman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinah Hussein Toman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.183-199. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11761-023-00363-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-023-00368-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370822v1</w:t>
+                <w:t xml:space="preserve">hal-04108552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modelling and verification of scalable service composition in IoT environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a context-driven deployment optimization for embedded systems: a product line approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.2180-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-022-04741-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-023-00363-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108552v1</w:t>
+                <w:t xml:space="preserve">hal-04108274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a context-driven deployment optimization for embedded systems: a product line approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guaranteeing information integrity and access control in smart cities through blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03718-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11227-022-04741-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108274v1</w:t>
+                <w:t xml:space="preserve">hal-04108275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing information integrity and access control in smart cities through blockchain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generation and verification of learned stochastic automata using k-NN and statistical model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (8), pp.8874-8894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02884-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03718-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108275v1</w:t>
+                <w:t xml:space="preserve">hal-04094178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and verification of learned stochastic automata using k-NN and statistical model checking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PUF-based mutual authentication and session key establishment protocol for IoT devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marius Bozga</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-04321-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02884-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094178v1</w:t>
+                <w:t xml:space="preserve">hal-04108276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF-based mutual authentication and session key establishment protocol for IoT devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A survey on silicon PUFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahem Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.102514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-04321-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108276v1</w:t>
+                <w:t xml:space="preserve">hal-04085954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on silicon PUFs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a reliable smart city through formal verification and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2021.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085954v1</w:t>
+                <w:t xml:space="preserve">hal-04094161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable smart city through formal verification and network analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the Severity of Smart Attacks in Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3422369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2021.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094161v1</w:t>
+                <w:t xml:space="preserve">hal-03624234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Severity of Smart Attacks in Industrial Cyber Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reliability-driven Automotive Software Deployment based on a Parametrizable Probabilistic Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.114572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3422369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624234v1</w:t>
+                <w:t xml:space="preserve">hal-04094152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-driven Automotive Software Deployment based on a Parametrizable Probabilistic Model Checking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A security policy hardening framework for Socio-Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.102259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094152v1</w:t>
+                <w:t xml:space="preserve">hal-04094147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A security policy hardening framework for Socio-Cyber-Physical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094147v1</w:t>
+                <w:t xml:space="preserve">hal-02561378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations-based on semantic analysis of social networks in learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemseddine Chohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.435-449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2018.08.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02561378v1</w:t>
+                <w:t xml:space="preserve">hal-04094115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety analysis of train control system based on model-driven design methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A quantitative verification framework of SysML activity diagrams under time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (21), pp.7493-7510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094115v1</w:t>
+                <w:t xml:space="preserve">hal-02561377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative verification framework of SysML activity diagrams under time constraints</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gene Selection for Cancer Classification Using DCA, Journal of Frontiers of Computer Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">van Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Frontiers of Computer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (6), pp.612-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Financial Fraud Detection: Techniques, Challenges, Solutions, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Client Selection and Resource Allocation in Federated Learning: A Comprehensive Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amir Messioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amir Messioud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Intelligent Data Engineering and Automated Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2026, Jaén, Spain. pp.536-546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10486-1_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Hierarchical Federated Learning: Architectures and Learning Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing Digital Twin System Using Blockchain: Application on Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ben Kissiouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Chachoua</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Si-Ahmed Ouissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benmehirisse Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331572⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483720v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Digital Twin System Using Blockchain: Application on Smart Home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review on Hierarchical Federated Learning: Architectures and Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Ahmed Ouissem</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amani Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331558⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483733v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Service Management Techniques in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azeddine Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent Computer Systems, Data Science and Applications (IC2SDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Blida, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC2SDA68097.2025.11331432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Reinforcement Learning-Based Multi-Agent Framework for Dynamic Optimization of QoS in IoT Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Bemrah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azeddine Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable and Resource-Aware Federated Learning Solution by Decentralizing Client Selection for IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Djerba, Tunisia. pp.220-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Management in Smart Homes: A Multi-agent and Knowledge Graph Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Berkani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khayra Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Dependability of Computer Systems DepCoS-RELCOMEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brunów, Poland. pp.21-31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92734-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version Number Attacks in RPL-based IoT Networks : State-of-the-Art and Future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply Chain 5.0: Vision, Challenges, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Tournois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">Abdulaziz Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21th International Learning and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia. pp.203-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LT60077.2024.10469476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956169v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Distributed and Flexible PHM Framework Based on the Belief Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.160-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63211-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain 5.0: Vision, Challenges, and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Version Number Attacks in RPL-based IoT Networks : State-of-the-Art and Future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdulaziz Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21th International Learning and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402961v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Interface-Based Probabilistic Compositional Verification Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Debbabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Merrakech, Morocco. pp.60-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49737-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Data-Driven and Knowledge-Based Predictive Maintenance Framework in the Context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+                <w:t xml:space="preserve">Hamour Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamour Nora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benslimane Sidi-Mohammed</w:t>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2023, Model and Data Engineering: 12th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.319-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49333-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+                <w:t xml:space="preserve">Predictive Maintenance Approaches in Industry 4.0: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamour Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouchani Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '23: The International Conference on Future Networks and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574305v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive maintenance approaches in industry 4.0: A systematic literature review</w:t>
+                <w:t xml:space="preserve">DLSTM-SCM– A Dynamic LSTM-based Framework for Smart Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Seyf Eddine Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Hamour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+                <w:t xml:space="preserve">Abdelatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371572v1</w:t>
+                <w:t xml:space="preserve">hal-04371577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
+                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+                <w:t xml:space="preserve">Hafsi Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamour Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rhodes, Greece, France. pp.197-202, </w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven (Belgium), France. pp.645-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086929v1</w:t>
+                <w:t xml:space="preserve">hal-04084089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fedga-meta: Federated learning framework using genetic algorithms and meta-learning for aggregation in industrial cyber-physical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsi Meriem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ouchani Samir</w:t>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084089v1</w:t>
+                <w:t xml:space="preserve">hal-04371567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedga-meta: Federated learning framework using genetic algorithms and meta-learning for aggregation in industrial cyber-physical system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371567v1</w:t>
+                <w:t xml:space="preserve">hal-04398272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Octa Pillars-based Approach to Select the Best Blockchain-based Solutions in Healthcare Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marrakesh, France. pp.1124-1129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398272v1</w:t>
+                <w:t xml:space="preserve">hal-04370858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octa Pillars-based Approach to Select the Best Blockchain-based Solutions in Healthcare Information Exchange</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370858v1</w:t>
+                <w:t xml:space="preserve">hal-04371570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rhodes, Greece, France. pp.197-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371570v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance Approaches in Industry 4.0: A Systematic Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+                <w:t xml:space="preserve">Predictive maintenance approaches in industry 4.0: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04556299v1</w:t>
+                <w:t xml:space="preserve">hal-04371572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLSTM-SCM– A Dynamic LSTM-based Framework for Smart Supply Chain Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyf Eddine Hasnaoui</w:t>
+                <w:t xml:space="preserve">Smart Mining and Consensus Protocols in Blockchain-enabled Industrial Cyber-Physical Systems: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Rahmoun</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477821⟩</w:t>
+              <w:t xml:space="preserve">ICFNDS '23: The International Conference on Future Networks and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai United Arab Emirates, United Arab Emirates. pp.769-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3644713.3644845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371577v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing autonomous system security: A formal framework for assessing and strengthening autonomous vehicle defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing for Emerging Smart Networks - Fourth International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bizerte, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Autonomous Vehicles: Fundamentals, Challenges, and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Invited paper) International Conference on Risks and Security of Internet and System, December 6-8th, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart mining strategy for blockchain-enabled cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management, Control, and Operations in Smart Grids: Leveraging Blockchain Technology for Enhanced Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douiri Leila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douiri Leila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">Zegrouba Fethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beddiar Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Energy Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Halifax, Canada. pp.306-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2023.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Data-Driven and Knowledge-Based Predictive Maintenance Framework in the Context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidma Mohamed Abdelillah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamour Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benslimane Sidi-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medi 2023, Model and Data Engineering : 12th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.319-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49333-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Algorithm Based Aggregation for Federated Learning in Industrial Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference 15th International Conference on Computational Intelligence in Security for Information Systems (CISIS 2022) 13th International Conference on EUropean Transnational Education (ICEUTE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, SALAMANCA (SPAIN), France. pp.12-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18409-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed transactive energy management in microgrids based on blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douiri Leila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computer Science, 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modelling and Security Analysis of Inter-Operable Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling the Greedy Behavior Attack and Analyzing its Impact on IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Salma Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems (IEA AIE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_47⟩</w:t>
+              <w:t xml:space="preserve">Emerging Ubiquitous Systems and Pervasive Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Leuven, Belgium. pp.770-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086240v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Greedy Behavior Attack and Analyzing its Impact on IoT Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Badra Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Ubiquitous Systems and Pervasive Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.320⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rhodes, Greece. pp.197-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094225v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Aggregation of the Federated Learning for the Industrial Cyber Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSR54599.2022.9850301⟩</w:t>
+              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085957v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aggregation using Genetic Algorithms for Federated Learning in Industrial Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Biarritz, France, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA55318.2022.9894236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370957v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation using Genetic Algorithms for Federated Learning in Industrial Cyber-Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards an Automatic Evaluation of the Performance of Physical Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INISTA55318.2022.9894236⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence and Renewables Towards an Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tipaza, Algeria. pp.775-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086933v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-DETECT: A Deep Learning Based Approach to Accelerate COVID-19 Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dimeglio</w:t>
+                <w:t xml:space="preserve">Sébastien Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Romano</w:t>
+                <w:t xml:space="preserve">Alexandre Vesseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vesseron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Pelegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Talline, Estonia. pp.166-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IoT-based Framework for an Optimal Monitoring and Control of Cyber-Physical Systems: Application on Biogas Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Aguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IoT '21: 11th International Conference on the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, St.Gallen, Swaziland. pp.143-149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3494322.3494341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Evaluation of the Performance of Physical Unclonable Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Security Assessment and Hardening of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Renewables Towards an Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_74⟩</w:t>
+              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.365-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108273v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Assessment and Hardening of Autonomous Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Low-Cost Authentication Protocol Using Arbiter-PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_24⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Model and Data EngineerinG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.101-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094200v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Authentication Protocol Using Arbiter-PUF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guaranteeing Information Integrity Through Blockchains for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model and Data EngineerinG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_9⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.199-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108162v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing Information Integrity Through Blockchains for Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Foundation of a Mutual Authentication Protocol for a Robust and Resilient PUF-Based Communication Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Model and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_16⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Leuven, Belgium. pp.215-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108271v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Foundation of a Mutual Authentication Protocol for a Robust and Resilient PUF-Based Communication Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling Attack-Defense Trees’ Countermeasures Using Continuous Time Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Leuven, Belgium. pp.215-222, </w:t>
+              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2020 Collocated Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands. pp.30-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087532v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Attack-Defense Trees’ Countermeasures Using Continuous Time Markov Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Generation and Recovery Framework for Silicon PUFs Based Cryptographic Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2020 Collocated Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_3⟩</w:t>
+              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Taline, Estonia. pp.121-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108272v1</w:t>
+                <w:t xml:space="preserve">hal-04108173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generation and Recovery Framework for Silicon PUFs Based Cryptographic Key</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Review on Cyber-Physical Systems: Models and Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Aguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2021: Advances in Model and Data Engineering in the Digitalization Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_10⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bayonne, Spain. pp.275-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108173v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of RPL Protocols in LLN Network Using Friedman’s Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novi Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdusy Syarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316535⟩</w:t>
+              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084239v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Cyber-Physical Systems: Models and Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benmalek</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khebbeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094128v1</w:t>
+                <w:t xml:space="preserve">hal-04084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of RPL Protocols in LLN Network Using Friedman’s Test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Security Reinforcement Mechanism for Social Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340203⟩</w:t>
+              <w:t xml:space="preserve">Smart Applications and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.59-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45183-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065439v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Security Reinforcement Mechanism for Social Cyber-Physical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ensuring the Correctness and Well Modeling of Intelligent Healthcare Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Applications and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.59-73, </w:t>
+              <w:t xml:space="preserve">The Impact of Digital Technologies on Public Health in Developed and Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. pp.364-372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45183-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51517-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094173v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the Correctness and Well Modeling of Intelligent Healthcare Management Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantifying Security and Performance of Physical Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Impact of Digital Technologies on Public Health in Developed and Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51517-1_33⟩</w:t>
+              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094193v1</w:t>
+                <w:t xml:space="preserve">hal-04094180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Security and Performance of Physical Unclonable Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A BIM-based framework for an Optimal WSN Deployment in Smart Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340212⟩</w:t>
+              <w:t xml:space="preserve">2020 11th International Conference on Network of the Future (NoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.110-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094180v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIM-based framework for an Optimal WSN Deployment in Smart Building</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Fractionation-based Verification: Application on SysML Activity Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 11th International Conference on Network of the Future (NoF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065441v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Call Behavior-Based Compositional Verification Framework for SysML Activity Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Smart Living Framework: Towards Analyzing Security in Smart Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC 2019 : 16th International Colloquium on Theoretical Aspects of Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108096v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Living Framework: Towards Analyzing Security in Smart Rooms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Call Behavior-Based Compositional Verification Framework for SysML Activity Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Model and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICTAC 2019 : 16th International Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108106v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fractionation-based Verification: Application on SysML Activity Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Security Implementation and Verification in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Miloud Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Innovative Trends in Computer Science, CITSC 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guelma, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108116v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Implementation and Verification in Smart Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Meta Language for Cyber-Physical Systems and Threats: Application on Autonomous Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouarfa</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Innovative Trends in Computer Science, CITSC 2019,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '19: The 34th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108091v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta Language for Cyber-Physical Systems and Threats: Application on Autonomous Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Khaled</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '19: The 34th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035273⟩</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094112v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ensuring the Functional Correctness of IoT through Formal Modeling and Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 8th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.401-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00856-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075606v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the Functional Correctness of IoT through Formal Modeling and Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Recursive K-means towards trade-off between PLM Competences, Positions, and Offers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 8th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00856-7_27⟩</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Mobile Systems and Pervasive Computing (MobiSPC 2018) / The 13th International Conference on Future Networks and Communications (FNC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Gran Canaria, Spain. pp.297 - 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094004v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recursive K-means towards trade-off between PLM Competences, Positions, and Offers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Security in the shell: An optical physical unclonable function made of shells of cholesteric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Roenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Mobile Systems and Pervasive Computing (MobiSPC 2018) / The 13th International Conference on Future Networks and Communications (FNC-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.174⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS.2017.8267644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415778v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security in the shell: An optical physical unclonable function made of shells of cholesteric liquid crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A probabilistic and timed verification approach of SysML state machine diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Bennouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Workshop on Information Forensics and Security (WIFS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIFS.2017.8267644⟩</w:t>
+              <w:t xml:space="preserve">2015 12th International Symposium on Programming and Systems (ISPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Algiers, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7245001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093991v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic and timed verification approach of SysML state machine diagram</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Survey of Model-Driven Testing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Algiers, France. pp.1-9, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7245001⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Waseem Al Sammane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahab Hamou-Lhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 9th International Conference on Quality Software (QSIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Jeju, France. pp.167-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QSIC.2009.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10399,152 +10212,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Model and Data Engineering in the Digitalization Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chernishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Jüri Vain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 1481, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Chernishev</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10554,379 +10367,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Approach for Maintainability and Availability Assessment Using Probabilistic Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-309, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33410-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Probabilistic Verification of Time Constrained SysML State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Baouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Bennouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Software Methodologies, Tools and Techniques, International Conference on Intelligent Software Methodologies, Tools, and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-441, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22689-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Selection for Cancer Classification Using DCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">van Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Data Mining and Applications. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5139, pp.62-72, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88192-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10936,236 +10749,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk to 18th International Conference on Risks and Security of Internet and Systems, Rabat, Morocco, December 6-8th, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEALTrust: Enhancing Healthcare Data Integrity and Privacy through Blockchain-Enabled Exchange Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk to the event: Vers une santé digitale en Algérie, Convergence des compétences informatiques et cliniques, 2023, Tlemcen, Université de Tlemcen, Algeria.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Autonomous System Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk to Distributed Computing for Emerging Smart Networks (DiCES-N), May 27, 2023, Bizerte, Tunisia, 2023, Bizerte, Tunisia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11175,100 +10988,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Security Verification Framework for SysML Activity Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Concordia University, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04201144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11278,105 +11091,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Reliable Smart Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. CNAM Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04107896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11444,51 +11257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E66A12"/>
+    <w:nsid w:val="59D61CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11675,51 +11488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7997-8225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAE-9659-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-026-04872-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2026.151617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Miloud Dahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dim.2024.100087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Boudouaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2025.3554031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Ait Yahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644713.3644845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Zerrouki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latif Alshalalfah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Ait Mohamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merhej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08586-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Assaad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103714" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Imad Benaribi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammed Faraoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00368-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hussein Toman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinah Hussein Toman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00363-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Baouya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04741-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03718-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02884-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-04321-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.09.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Tari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422369" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Bennouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114572" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.08.051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH3L9Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01664633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vinh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bouchama" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amir Messioud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Malki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10486-1_49" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chachoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331572" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ben Kissiouer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Ahmed Ouissem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmehirisse Maissa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bemrah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331432" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Berkani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayra Bencherif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92734-8_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63211-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidma Mohamed Abdelillah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Sidi-Mohammed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Badra Guendouzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR54599.2022.9850301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Jradi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douiri Leila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zegrouba Fethi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beddiar Karim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.09.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18409-3_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_47" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Salma Sadek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA55318.2022.9894236" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimeglio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vesseron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelegrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_13" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Aguida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benmalek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494322.3494341" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_74" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_24" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.07.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108272v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00060" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novi Azman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdusy Syarif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094173v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45183-7_5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340212" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108091v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094112v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035273" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00856-7_27" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.174" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Geng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267644" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7245001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mussa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Sammane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2009.30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chernishev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;ri Vain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561367v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33410-3_21" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561373v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22689-7_33" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88192-6_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BXWF6G6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souchani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7997-8225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=6AnqVqUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAE-9659-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-026-04872-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2026.151617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Miloud Dahmane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dim.2024.100087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2025.3554031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644713.3644845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3356508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Ait Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577848" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latif Alshalalfah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Ait Mohamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Zerrouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100953" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merhej" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08586-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Imad Benaribi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohammed Faraoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00368-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Assaad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2023.103714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hussein Toman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinah Hussein Toman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-023-00363-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Baouya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04741-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03718-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02884-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-04321-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.09.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Tari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422369" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Bennouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114572" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH3L9Z5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.08.051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.049" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01664633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vinh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bouchama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331413" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amir Messioud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Malki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10486-1_49" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ben Kissiouer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Ahmed Ouissem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmehirisse Maissa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chachoua" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331572" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bemrah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SDA68097.2025.11331432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Berkani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayra Bencherif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92734-8_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63211-2_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidma Mohamed Abdelillah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477802" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Jradi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182771" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Badra Guendouzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR54599.2022.9850301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douiri Leila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zegrouba Fethi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beddiar Karim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.09.041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Sidi-Mohammed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18409-3_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Salma Sadek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.320" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA55318.2022.9894236" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_74" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimeglio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vesseron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelegrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Aguida" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benmalek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494322.3494341" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094200v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_24" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_16" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.07.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094128v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00060" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novi Azman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdusy Syarif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45183-7_5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249099" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108116v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035273" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00856-7_27" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.174" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Geng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267644" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561374v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7245001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mussa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Al Sammane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hamou-Lhadj" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2009.30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chernishev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;ri Vain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33410-3_21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22689-7_33" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213829v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88192-6_8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BXWF6G6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371440v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201144v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>