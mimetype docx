--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -251,4352 +251,4516 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur la demande d’aide : quel apport pour la formation universitaire en ligne?</w:t>
+                <w:t xml:space="preserve">Innovations pédagogiques et numériques à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fatoux</w:t>
+                <w:t xml:space="preserve">Khadija Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mottet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions l'harmattan. 2025, 978-2-336-55031-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062001v1</w:t>
+                <w:t xml:space="preserve">hal-05422121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et stratégies de jeunes enseignants face aux réseaux sociaux numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie interfaciale. Regards croisés en SIC et en Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine (MSHA), 210 p., 2019, 2858925984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-01942231v1</w:t>
+                <w:t xml:space="preserve">hal-02369046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du temps, profils et réflexions d’étudiants inscrits dans un cours en ligne à leur premier trimestre universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dispositifs numériques pour l'enseignement à l'université : le recours au numérique pour enseigner les langues, les littératures et civilisations étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-02467132v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11253-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations informationnelles et développement de l'écocitoyenneté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recensement, analyse et traitement numérique des sources écrites pour les études séfarades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.374, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des connaissances sur la demande d’aide : quel apport pour la formation universitaire en ligne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fatoux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Vieira</w:t>
+                <w:t xml:space="preserve">Martine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2018.373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519967v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Représentations et stratégies de jeunes enseignants face aux réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3-4/2018), pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/lcn.14.3-4.13-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059032v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apparition du numérique dans les discours officiels sur l’école en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gestion du temps, profils et réflexions d’étudiants inscrits dans un cours en ligne à leur premier trimestre universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n1-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.078.0031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457119v1</w:t>
+                <w:t xml:space="preserve">hal-02467132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judeo-Spanish on the web : description of a social bookmarking experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mutations informationnelles et développement de l'écocitoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Stulic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.34-40</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numérique et organisations (n°7), pp.167--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805948v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métadescription des documents au service de la sauvegarde du patrimoine culturel séfarade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805994v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation à distance pour la certification des compétences à l’ère du numérique : le projet C2i Université Laval - Université de Bordeaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’apparition du numérique dans les discours officiels sur l’école en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1003561ar⟩</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les élèves, entre cahiers et claviers, 78 (2), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.078.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806028v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judeo-Spanish on the web : description of a social bookmarking experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métadescription des documents au service de la sauvegarde du patrimoine culturel séfarade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.88-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation à distance pour la certification des compétences à l’ère du numérique : le projet C2i Université Laval - Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1003561ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (1-2), pp.157-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.7.1-2.157-178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (1), pp.157-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multidimensionnelle des contextes d'innovations numériques et pédagogiques à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations pédagogiques et numériques à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des analytiques des activités dans un Learning Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System (LMS) dans l'enseignement supérieur - Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2025, Design Numérique, 978-2-38542-622-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une entrée multidimensionnelle dans la vie interfaciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soufiane Rouissi; Anne Beyaert-Geslin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie interfaciale. Regards croisés en SIC et en Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2019, 978-2-85892-598-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judeo-Spanish on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saul, Mahir &amp; Hualde, José Ignacio (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sepharad as Imagined Community. Language, History and Religion from the Early Modern Period to the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.291-313, 2017, 9781433131370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b10502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifier la culture numérique, entre évaluation des compétences et évolution des politiques de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture informationnelle : vers une propédeutique du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.309-332, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies pour améliorer les usages numériques dans l’apprentissage en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunel, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la didactique des usages numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires européennes, pp.253--267, 2014, 978-3-8417-3473-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un modèle pour l'édition électronique de documents judéo-espagnols à une collaboration pluridisciplinaire et internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouissi, Soufiane and Stulic, Ana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recensement, analyse et traitement numérique des sources écrites pour les études séfarades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.11--19, 2013, 978-2-86781-813-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadescription appliquée à l'étude des sources séfarades de Vienne : le cas des textes de Yisrael B. Hayim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liebl, Christian and Vucina Simovic, Ivana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sefarad an der Donau. Lengua y literatura de los sefard\'ies en tierras de los Habsburgo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Studemund-Halévy, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuestionamientos sobre la implementación de un corpus judeoespañol digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bravo, Federico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafíos y perspectivas de la edición digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eduvim, pp.35--51, 2012, 978-987-1868-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération numérique franco-québécoise : analyse d’une dynamique partenariale de co-émergence d’un cadre contenant de l’échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vieira, Lise and Lishou, Claude and Akam, Noble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique au cœur des partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Dakar, pp.203--212, 2011, 2-913184-72-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnements autour de la mise en place d'un corpus numérique judéo-espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bravo, Federico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et perspectives de l'édition électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2010, pp.31--48, 2010, 978-2-86781-669-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensando un corpus en modo colaborativo: hacia el prototipo del corpus judeoespañol digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrique-Arias, Andrés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacronía de las lenguas iberorrománicas: nuevas aportaciones desde la lingüística de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iberoamericana, pp.117--134, 2009, 978-84-8489-484-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31819/9783865278685-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805461v1</w:t>
-              </w:r>
-[...1861 lines deleted...]
-                <w:t xml:space="preserve">sic_00000327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblexspan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Stulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux outils numériques dans la communication d’urgence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition du Colloque international Communication et espace public au Maroc. Communication de crise, risques et catastrophes multidimensionnelles : stratégies publiques et médiatiques pour un monde en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Université Mohammed V de Rabat, Apr 2025, Rabat (Maroc), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibilité et environnements numériques de connaissances en contexte académique français. Le cas des plateformes d’apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque international ISKO France "L'organisation des connaissances et les défis de la diversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique et réussite universitaire, une fabrique de données au service du suivi des primo-entrants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique des données dans les organisations : nouvelles épistémologies, pratiques et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches méthodologiques et exploitation des traces numériques pour évaluer la présence dans les LMS en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Learning and Smart Engineering Systems (ELSES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Tetouan, Jun 2025, Tetouan, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régression numérique comme une prospective de la négociation didactique en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque M'2022 - Management des Technologies Organisationnelles - La régression numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Alès; Amue, Oct 2022, Alès, France. pp.51 - 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dataculture et métadescription de corpus de données ouvertes pour l'éducation au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EUTIC « Culture numérique et croisement des connaissances »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Recife, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01622290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination des intentions stratégiques numériques d’un IDEFI : la plateforme du programme MIRO‐EU.PM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noble Akam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données informationnelles et réussite en première année universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations informationnelles et développement de l’écocitoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Colloque EUTIC : Engagement des publics et des entreprises dans un environnement dynamique. Le rôle des réseaux mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waterford Institute of Technology, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métadescription appliquée à l’étude des sources séfarades de Vienne: le cas des textes de Yisrael B. Hayim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Stulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sefarad an der Donau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vienne, Autriche. pp.425-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de mesure de l’efficacité d’une formation à distance pour la certification de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EUTIC 2012 : Publics et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bruxelles, Belgique. pp.495-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les universités à l’ère numérique : pratiques et attentes des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque AFRICAMPUS - TIC et gouvernance universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal. pp.217-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération numérique franco-québecoise : analyse d’une dynamique partenariale de co-émergence d’un cadre contenant de l’échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EUTIC 2010 : Le numérique au coeur des partenariats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal. pp.217-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation d’un dispositif technologique pour la formation à distance : le cas du C2i à l’Université Bordeaux 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international "L'université à l'ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bordeaux, France. pp.191--200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des relations entre les sites web des collectivités locales au sein d'un regroupement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunis, Tunisie. pp.461--471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01279683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05426104v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques déclarées d'une communauté universitaire d'enseignants-chercheurs face à l'environnement numérique de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de documents d'évaluation des connaissances pour l'e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDE06 : Colloque International sur le Document Électronique 2003, novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. 15p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l'information pédagogique pour le Web : principe d'application des recommandations du W3C dans un contexte de documents virtuels personnalisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 5ème Colloque International sur le Document Électronique (CIDE'05).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, 20-23 octobre 2002, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00000327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’usabilité pour le chatbot SYNAPZ. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 27 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; MySkillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préalable dans le cadre du projet MySkillz. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 19 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Caravati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; MySkillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour un chatbot éducatif dans le cadre du projet Myskillz. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 19 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Elhaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séphora Elhaik</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Germain Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; Myskillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4664,51 +4828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E11EF9F1"/>
+    <w:nsid w:val="00426B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soufiane-rouissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083489843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140846949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fatoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2018.373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.3-4.13-34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n1-03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Levesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003561ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Youssoufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783865278685-008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Portes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01268131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Caravati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Elhaik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soufiane-rouissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083489843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140846949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Youssoufi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Portes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stulic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fatoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2018.373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.3-4.13-34" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n1-03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Levesque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003561ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783865278685-008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01268131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Caravati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Elhaik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>