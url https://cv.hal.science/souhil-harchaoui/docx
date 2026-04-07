--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -415,754 +415,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrice M Jansen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024420v1</w:t>
+                <w:t xml:space="preserve">hal-04748385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bellanger</w:t>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vergely</w:t>
+                <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Maillard</w:t>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
+              <w:t xml:space="preserve">, 2025, 106, pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282744v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Thibaud Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.043001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187614v1</w:t>
+                <w:t xml:space="preserve">hal-05298391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrice M Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748385v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 996, pp.180112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283462v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Soulé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (4), pp.043001. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298391v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
@@ -1516,51 +1516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming sustainable aquaculture by applying circularity principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,235 +1644,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevenfold variation in global feeding capacity depends on diets, land use and nitrogen management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for improving circularity in the poultry meat and egg sector: The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péchenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-023-00741-w⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.106963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2023.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149976v1</w:t>
+                <w:t xml:space="preserve">hal-04048562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for improving circularity in the poultry meat and egg sector: The case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sevenfold variation in global feeding capacity depends on diets, land use and nitrogen management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 193, pp.106963. </w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.372-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2023.106963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-023-00741-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048562v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy, Nitrogen, and Farm Surplus Transitions in Agriculture from Historical Data Modeling. France, 1882–2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (2), pp.412-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Agriculture Balance Its Energy Consumption and Continue to Produce Food? A Framework for Assessing Energy Neutrality Applied to French Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing production efficiency, land use and trade for livestock systems in historical perspective. The case of France, 1961–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,51 +2408,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
+                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2470,73 +2470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224437v1</w:t>
+                <w:t xml:space="preserve">hal-05224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
+                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2686,97 +2686,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224465v1</w:t>
+                <w:t xml:space="preserve">hal-05224450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
+                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2794,142 +2794,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224450v1</w:t>
+                <w:t xml:space="preserve">hal-05224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie azotée en agriculture biologique : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3086,260 +3086,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS European aquaculture sociéty, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972798v1</w:t>
+                <w:t xml:space="preserve">hal-04138781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS European aquaculture sociéty, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138781v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter les productions animales et végétales avec leur territoire pour une diminution de l’empreinte environnementale : défis et opportunités pour l’aviculture française</w:t>
               </w:r>
@@ -3351,64 +3351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péchenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,77 +3558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Filgueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,64 +3922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flow network and energy performance in contrasted organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,277 +4041,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403839v1</w:t>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
@@ -4448,51 +4448,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4506,138 +4506,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685819v1</w:t>
+                <w:t xml:space="preserve">hal-04172976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4651,114 +4651,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172976v1</w:t>
+                <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5832,381 +5832,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
+                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrel B.</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.14</w:t>
+              <w:t xml:space="preserve">2022, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005178v1</w:t>
+                <w:t xml:space="preserve">hal-05005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05005142v1</w:t>
+                <w:t xml:space="preserve">hal-05005178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Engel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.13</w:t>
+              <w:t xml:space="preserve">2022, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005063v1</w:t>
+                <w:t xml:space="preserve">hal-05005142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6385,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3A28191"/>
+    <w:nsid w:val="82737C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>