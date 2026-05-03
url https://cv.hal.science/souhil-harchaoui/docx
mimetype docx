--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -415,754 +415,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
+                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+                <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vergely</w:t>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Maillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrice M Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748385v1</w:t>
+                <w:t xml:space="preserve">hal-05024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylou Blondel</w:t>
+                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Larcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 996, pp.180112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283462v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Thibaud Chary</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298391v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024420v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187614v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Thibaud Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bellanger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.043001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282744v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
@@ -1516,51 +1516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming sustainable aquaculture by applying circularity principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevenfold variation in global feeding capacity depends on diets, land use and nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy, Nitrogen, and Farm Surplus Transitions in Agriculture from Historical Data Modeling. France, 1882–2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (2), pp.412-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Agriculture Balance Its Energy Consumption and Continue to Produce Food? A Framework for Assessing Energy Neutrality Applied to French Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing production efficiency, land use and trade for livestock systems in historical perspective. The case of France, 1961–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,51 +2408,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
+                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2470,73 +2470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224465v1</w:t>
+                <w:t xml:space="preserve">hal-05224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
+                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2686,97 +2686,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224450v1</w:t>
+                <w:t xml:space="preserve">hal-05224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
+                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2794,142 +2794,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224437v1</w:t>
+                <w:t xml:space="preserve">hal-05224450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie azotée en agriculture biologique : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,64 +3922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flow network and energy performance in contrasted organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,277 +4041,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+                <w:t xml:space="preserve">hal-04403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403839v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
@@ -4448,51 +4448,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4506,138 +4506,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172976v1</w:t>
+                <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4651,114 +4651,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685819v1</w:t>
+                <w:t xml:space="preserve">hal-04172976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4888,51 +4888,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°10 - Insects for feed, food and bioconversion of organic substrates - published between 1 june and 1 august</w:t>
+                <w:t xml:space="preserve">Newsletter n°11 - Insects for feed, food and bioconversion of organic substrates - published between 1 august and 31 october</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -4964,93 +4964,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.33</w:t>
+              <w:t xml:space="preserve">2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005303v1</w:t>
+                <w:t xml:space="preserve">hal-05005374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°11 - Insects for feed, food and bioconversion of organic substrates - published between 1 august and 31 october</w:t>
+                <w:t xml:space="preserve">Newsletter n°10 - Insects for feed, food and bioconversion of organic substrates - published between 1 june and 1 august</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -5082,93 +5082,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.50</w:t>
+              <w:t xml:space="preserve">2024, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005374v1</w:t>
+                <w:t xml:space="preserve">hal-05005303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°9 - Insects for feed, food and bioconversion of organic substrates - published between 1 april and 31 may</w:t>
+                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -5200,93 +5200,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.26</w:t>
+              <w:t xml:space="preserve">2024, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005281v1</w:t>
+                <w:t xml:space="preserve">hal-05005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
+                <w:t xml:space="preserve">Newsletter n°9 - Insects for feed, food and bioconversion of organic substrates - published between 1 april and 31 may</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -5318,69 +5318,69 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.21</w:t>
+              <w:t xml:space="preserve">2024, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005266v1</w:t>
+                <w:t xml:space="preserve">hal-05005281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°7 - Insects for feed, food and bioconversion of organic substrates - published between 1 december and 31 january</w:t>
               </w:r>
@@ -5832,381 +5832,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Engel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Delabuis</w:t>
+                <w:t xml:space="preserve">Camille Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.13</w:t>
+              <w:t xml:space="preserve">2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005063v1</w:t>
+                <w:t xml:space="preserve">hal-05005178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
+                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrel B.</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.14</w:t>
+              <w:t xml:space="preserve">2022, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005178v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.18</w:t>
+              <w:t xml:space="preserve">2022, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005142v1</w:t>
+                <w:t xml:space="preserve">hal-05005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6385,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82737C8B"/>
+    <w:nsid w:val="831C2D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>