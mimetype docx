--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -415,754 +415,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrice M Jansen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024420v1</w:t>
+                <w:t xml:space="preserve">hal-04748385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187614v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Maillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killian Thibaud Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.043001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282744v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy invested in organic agriculture: An assessment focusing on nitrogen circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 996, pp.180112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748385v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Larcher</w:t>
+                <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Bize</w:t>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boutier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrice M Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283462v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity as a complement to productivity, efficiency, and self-sufficiency concepts for greater sustainability in food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Soulé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (4), pp.043001. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae07e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298391v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
@@ -1393,278 +1393,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming sustainable aquaculture by applying circularity principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐jo van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.656-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498649v1</w:t>
+                <w:t xml:space="preserve">hal-04356727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming sustainable aquaculture by applying circularity principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐jo van Riel</w:t>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Muscat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.656-673. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.535-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356727v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities for improving circularity in the poultry meat and egg sector: The case of France</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevenfold variation in global feeding capacity depends on diets, land use and nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,64 +1871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy, Nitrogen, and Farm Surplus Transitions in Agriculture from Historical Data Modeling. France, 1882–2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (2), pp.412-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Agriculture Balance Its Energy Consumption and Continue to Produce Food? A Framework for Assessing Energy Neutrality Applied to French Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing production efficiency, land use and trade for livestock systems in historical perspective. The case of France, 1961–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,51 +2408,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
+                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2470,313 +2470,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224437v1</w:t>
+                <w:t xml:space="preserve">hal-05224450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241591v1</w:t>
+                <w:t xml:space="preserve">hal-05224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Iachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224465v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
+                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -2794,142 +2794,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224450v1</w:t>
+                <w:t xml:space="preserve">hal-05224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie azotée en agriculture biologique : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3086,260 +3086,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS European aquaculture sociéty, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138781v1</w:t>
+                <w:t xml:space="preserve">hal-03972798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS European aquaculture sociéty, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972798v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter les productions animales et végétales avec leur territoire pour une diminution de l’empreinte environnementale : défis et opportunités pour l’aviculture française</w:t>
               </w:r>
@@ -3558,77 +3558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Filgueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,64 +3922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flow network and energy performance in contrasted organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,277 +4041,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403839v1</w:t>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
@@ -4448,51 +4448,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4506,138 +4506,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685819v1</w:t>
+                <w:t xml:space="preserve">hal-04172976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
@@ -4651,114 +4651,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172976v1</w:t>
+                <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5478,51 +5478,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
+                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -5554,93 +5554,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005242v1</w:t>
+                <w:t xml:space="preserve">hal-05005202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
+                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -5672,69 +5672,69 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.17</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005202v1</w:t>
+                <w:t xml:space="preserve">hal-05005242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°4 - Insects for feed, food and bioconversion of organic substrates - published between 15 dec and 31 mars</w:t>
               </w:r>
@@ -5832,381 +5832,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
+                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrel B.</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.14</w:t>
+              <w:t xml:space="preserve">2022, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005178v1</w:t>
+                <w:t xml:space="preserve">hal-05005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05005142v1</w:t>
+                <w:t xml:space="preserve">hal-05005178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Engel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.13</w:t>
+              <w:t xml:space="preserve">2022, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005063v1</w:t>
+                <w:t xml:space="preserve">hal-05005142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6385,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="831C2D8C"/>
+    <w:nsid w:val="35730EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/souhil-harchaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6407-8291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248984233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Thibaud Chary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae07e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00741-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.05.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lain&#233;-Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02940384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>