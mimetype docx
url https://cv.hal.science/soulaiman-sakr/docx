--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -312,887 +312,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t>
+                <w:t xml:space="preserve">Decoding the sugar–strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schneider</w:t>
+                <w:t xml:space="preserve">Yuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Léo Gouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Jing Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Ledroit</w:t>
+                <w:t xml:space="preserve">Michael Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519473v1</w:t>
+                <w:t xml:space="preserve">hal-05515526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the sugar–strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t>
+                <w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhui Wang</w:t>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gouaille</w:t>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Meng</w:t>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Nicolas</w:t>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13 (1), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhaf278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515526v1</w:t>
+                <w:t xml:space="preserve">hal-05519473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-time fertilization of controlled release blended fertilizer optimizes soil nitrogen distribution and root characteristics to increase conventional japonica rice (Oryza sativa L.) grain yield and nitrogen use efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent Mechanisms of Internode Elongation in Response to Far-Red in Two Rose Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Sun</w:t>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen Gao</w:t>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin He</w:t>
+                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Wu</w:t>
+                <w:t xml:space="preserve">Esther Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Agriculture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.1234-1245. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jia.2025.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants14071115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535047v1</w:t>
+                <w:t xml:space="preserve">hal-05206931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-induced bud outgrowth depends on sugar metabolism and signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengrong Jiang</w:t>
+                <w:t xml:space="preserve">Single-time fertilization of controlled release blended fertilizer optimizes soil nitrogen distribution and root characteristics to increase conventional japonica rice (Oryza sativa L.) grain yield and nitrogen use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Gouaille</w:t>
+                <w:t xml:space="preserve">Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Nicolas</w:t>
+                <w:t xml:space="preserve">Shen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Agriculture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.1234-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jia.2025.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133109v1</w:t>
+                <w:t xml:space="preserve">hal-05535047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the sugar-strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cytokinin-induced bud outgrowth depends on sugar metabolism and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (18), pp.5351-5366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhaf278/8327547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05380170v1</w:t>
+                <w:t xml:space="preserve">hal-05133109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Mechanisms of Internode Elongation in Response to Far-Red in Two Rose Genotypes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+                <w:t xml:space="preserve">Decoding the sugar-strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Carrera</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (7), pp.1115. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants14071115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf278/8327547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206931v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Transport and Signaling in Shoot Branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weike Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.621. </w:t>
@@ -1740,90 +1740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of sugar and abscisic acid in the genotype-specific response of rose to far-red light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2008,64 +2008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic Effect of Sucrose Availability and Auxin on Rosa Axillary Bud Metabolism and Signaling, Based on the Transcriptomics and Metabolomics Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Pérez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,303 +2136,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-6-Phosphate Dehydrogenases: The Hidden Players of Plant Physiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Leafamine®, a Free Amino Acid-Rich Biostimulant, Promotes Growth Performance of Deficit-Irrigated Lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Malécange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.16128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232416128⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309049v1</w:t>
+                <w:t xml:space="preserve">hal-04117950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leafamine®, a Free Amino Acid-Rich Biostimulant, Promotes Growth Performance of Deficit-Irrigated Lettuce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe Malécange</w:t>
+                <w:t xml:space="preserve">Glucose-6-Phosphate Dehydrogenases: The Hidden Players of Plant Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (13), pp.7338. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23137338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04117950v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose promotes D53 accumulation and tillering in rice</w:t>
               </w:r>
@@ -2552,103 +2552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Divergence of Sugar and Cytokinin Signaling in Plant Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), pp.1282. </w:t>
@@ -2690,51 +2690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (8), pp.3044-3060. </w:t>
@@ -2958,64 +2958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype × Light Quality Interaction on Rose Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,103 +3092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Signaling and Post-transcriptional Regulation in Plants: An Overlooked or an Emerging Topic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.578096. </w:t>
@@ -3224,295 +3224,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t>
+                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemarié</w:t>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérin</w:t>
+                <w:t xml:space="preserve">Fréderic Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Jouault</w:t>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Proost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Cordier</w:t>
+                <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345585v1</w:t>
+                <w:t xml:space="preserve">hal-02402977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Barbier</w:t>
+                <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Boudon</w:t>
+                <w:t xml:space="preserve">Anaïs Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">Kristof Proost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Peron</w:t>
+                <w:t xml:space="preserve">Simon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1296, pp.517-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402977v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of in vitro donor plant competence to increase de novo shoot organogenesis in rose genotypes</w:t>
               </w:r>
@@ -3632,90 +3632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3770,90 +3770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttranscriptional Regulation of RhBRC1 (Rosa hybrida BRANCHED1) in Response to Sugars is Mediated via its Own 3′ Untranslated Region, with a Potential Role of RhPUF4 (Pumilio RNA-Binding Protein Family)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3904,103 +3904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRANCHED1: A Key Hub of Shoot Branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t>
@@ -4036,606 +4036,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PUF Protein Family: Overview on PUF RNA Targets, Biological Functions, and Post Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19020410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873309v1</w:t>
+                <w:t xml:space="preserve">hal-02626531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sugar-Signaling Hub: Overview of Regulators and Interaction with the Hormonal and Metabolic Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092506⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01891832v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PUF Protein Family: Overview on PUF RNA Targets, Biological Functions, and Post Transcriptional Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The Sugar-Signaling Hub: Overview of Regulators and Interaction with the Hormonal and Metabolic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (2), pp.410. </w:t>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19020410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D phenotyping and QTL analysis of a complex character: rose bush architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,1276 +4840,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinins are initial targets of light in the control of bud outgrowth</w:t>
+                <w:t xml:space="preserve">Light signaling and plant responses to blue and UV radiations – Perspectives for applications in horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanaé Roman</w:t>
+                <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffanie Girault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brouard</w:t>
+                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00530⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602830v1</w:t>
+                <w:t xml:space="preserve">hal-01388732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant responses to red and far-red lights, applications in horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Cytokinins are initial targets of light in the control of bud outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaé Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Péron</w:t>
+                <w:t xml:space="preserve">Tiffanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Corot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Nathalie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (1), pp.489-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168764v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light signaling and plant responses to blue and UV radiations – Perspectives for applications in horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant responses to red and far-red lights, applications in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Adrien Corot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121, pp.22-38. </w:t>
+              <w:t xml:space="preserve">, 2016, 121, pp.4-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388732v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose is an early modulator of the key hormonal mechanisms controlling bud outgrowth in Rosa hybrida</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lecerf</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-D. Perez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Barrière</w:t>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv047⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168798v1</w:t>
+                <w:t xml:space="preserve">hal-02630890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Role for Trehalose Metabolism in Salt-Stressed Maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sucrose is an early modulator of the key hormonal mechanisms controlling bud outgrowth in Rosa hybrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Henry</w:t>
+                <w:t xml:space="preserve">M.-D. Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel W. Bledsoe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Paul</w:t>
+                <w:t xml:space="preserve">Quentin Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (7), pp.2569-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635574v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in architectural and physiological responses to water restriction in rose bush</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">Differential Role for Trehalose Metabolism in Salt-Stressed Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. Bledsoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara A. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Huche-Thelier</w:t>
+                <w:t xml:space="preserve">Alec Kollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00355⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (2), pp.1072 - 1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204192v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of contrasting light on bud burst and on RwMAX1 and RwMAX2 expression in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (2), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11738-014-1764-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple pathways regulate shoot branching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+                <w:t xml:space="preserve">Genotypic differences in architectural and physiological responses to water restriction in rose bush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Relion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Lydie Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00741⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168759v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Multiple pathways regulate shoot branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630890v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of light and temperature on shoot branching gradient and expression of strigolactone synthesis and signalling genes in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Djennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,90 +6199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 168, pp.17-26. </w:t>
@@ -6320,103 +6320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Signaling in Bud Outgrowth and Branching in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaé Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.223 - 250. </w:t>
@@ -6454,103 +6454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary water restriction or light intensity limitation promotes branching in rose bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 150, pp.432 - 440. </w:t>
@@ -7780,51 +7780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (18), pp.6543-6554. </w:t>
@@ -7951,307 +7951,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal treatment of the bark of rubber trees (Hevea brasiliensis) increases latex yield through latex dilution in relation with the differential expression of two aquaporin genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of RhSUC2, a sucrose transporter, is correlated with the light control of bud burst in Rosa sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tungngoen</w:t>
+                <w:t xml:space="preserve">Maryse Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Viboonjun</w:t>
+                <w:t xml:space="preserve">Eric Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Monique Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (10), pp.1776-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729302v1</w:t>
+                <w:t xml:space="preserve">hal-01168877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of RhSUC2, a sucrose transporter, is correlated with the light control of bud burst in Rosa sp.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Rabot</w:t>
+                <w:t xml:space="preserve">Hormonal treatment of the bark of rubber trees (Hevea brasiliensis) increases latex yield through latex dilution in relation with the differential expression of two aquaporin genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tungngoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Viboonjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Laloi</w:t>
+                <w:t xml:space="preserve">P. Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mortreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigogne</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (3), pp.253-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02374.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sucrose transporter HbSUT3 plays an active role in sucrose loading to laticifer and rubber productivity in exploited trees of Hevea brasiliensis (para rubber tree).</w:t>
               </w:r>
@@ -8410,51 +8410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,90 +8530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory profiles and preference analysis in ornamental horticulture: The case of the rosebush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (8), pp.987-997. </w:t>
@@ -8676,77 +8676,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene stimulation of latex yield depends on the expression of a sucrose transporter (HbSUT1B) in rubber tree (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Viboonjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,420 +9059,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kessarin Tungngoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panida Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unchera Viboonjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.843-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.140228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189398v1</w:t>
+                <w:t xml:space="preserve">hal-01189317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.125-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730079v1</w:t>
+                <w:t xml:space="preserve">hal-01189398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Unchera Viboonjun</w:t>
+                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Viboonjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maki Katsuhara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel</w:t>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (2), pp.843-856. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.635-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.140228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189317v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
               </w:r>
@@ -9577,295 +9577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.1471-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/27.10.1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189217v1</w:t>
+                <w:t xml:space="preserve">hal-01189179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.1471-1480. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/27.10.1471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189179v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
               </w:r>
@@ -10471,51 +10471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Landscape and Urban Horticulture IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 8p</w:t>
@@ -10544,103 +10544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
@@ -10669,90 +10669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of innovative optically active greenhouse films on melon, watermelon, raspberry and potato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10794,90 +10794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by light intensity of bud outgrowth along the axis of Rosa hybrida&amp;quot;Radrazz”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque National de la SFBF (Société Française de Biologie Végétale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10902,103 +10902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose interacts with auxin in the burst of axillary buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
@@ -11066,51 +11066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11165,51 +11165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Genotype x Environment interaction on plant architecture in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Li Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Relion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,103 +11277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
@@ -11441,51 +11441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11553,77 +11553,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Garbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroStat 2014: 13èmes Journées Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rabat, Maroc</w:t>
@@ -11678,51 +11678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laffaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,51 +11859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory and preference assessment in ornamental horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11965,816 +11965,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme des végétaux d’ornement, variabilité et approche de modélisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe national ROSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816066v1</w:t>
+                <w:t xml:space="preserve">hal-01192422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forme des végétaux d’ornement, variabilité et approche de modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Moléculaire des Ligneux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">Journées du groupe national ROSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729103v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement-génotype dans la mise en place de l'architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon (FRA), France</w:t>
+              <w:t xml:space="preserve">Biologie Moléculaire des Ligneux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729816v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme des végétaux d'ornement, variabilité et approche de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement-génotype dans la mise en place de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe National Rose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Poitiers (FR), France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729143v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chrestin</w:t>
+                <w:t xml:space="preserve">Forme des végétaux d'ornement, variabilité et approche de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Journées du Groupe National Rose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Poitiers (FR), France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190757v1</w:t>
+                <w:t xml:space="preserve">hal-00729143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Favre</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192422v1</w:t>
+                <w:t xml:space="preserve">hal-01190757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet de l’environnement (Lumière, température, nutrition minérale) sur l’élaboration de l’architecture des plantes d’ornement, de l’échelle moléculaire à celle de l’organe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,51 +13019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
@@ -13256,51 +13256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13499,77 +13499,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of news films converting sunlight spectrum for melon crop under low tunnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13637,64 +13637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching integrated response to environment and genotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13749,90 +13749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the contributions of cytokinins, abscisic acid and sugars in bud outgrowth regulation by light intensity in rose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaé Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13887,103 +13887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
@@ -14025,90 +14025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose promotes cytokinin synthesis and auxin export during axillary bud outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auxins and Cytokinins in Plant Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic. 2014</w:t>
@@ -14150,77 +14150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose promotes axillary bud outgrowth in Rosa hybrida and plays a signal role during this process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14258,51 +14258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a FSPM of bud outgrowth for rosebush: experimental analysis of sugar effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14396,64 +14396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose promotes the establishment of polarized auxin transport in axillary buds during outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14521,77 +14521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the rose bush floribundity and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14627,277 +14627,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of environmental factors on plant architecture through an integrative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Santagostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laffaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leduc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morel</w:t>
+                <w:t xml:space="preserve">Lydie Huche-Thelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Horticulture in Europe (SHE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 2012</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe (SHE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809205v1</w:t>
+                <w:t xml:space="preserve">hal-01456015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérin</w:t>
+                <w:t xml:space="preserve">Assessing the impact of environmental factors on plant architecture through an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Thelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe (SHE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. , 2012</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Horticulture in Europe (SHE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456015v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference analysis in ornamental horticulture: a rosebush study</w:t>
               </w:r>
@@ -14922,64 +14922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morel-Chevillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huche-Thelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Horticulture Congress (IHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. International Society for Horticultural Science (ISHS), Acta Horticulturae, 921, 216 p., 2010, Acta Horticulturae</w:t>
@@ -15047,51 +15047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15168,51 +15168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15299,51 +15299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory and preference assessment in ornamental horticulture: the case of the rosebush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15449,51 +15449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose represses the expression of the strigolactone signalling gene D3/RMS4/MAX2 to promote tillering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyash B Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C4E968F"/>
+    <w:nsid w:val="C25EC9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15879,51 +15879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soulaiman-sakr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1407-2585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05534906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Difei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2025.02.034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gouaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278/8327547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14071115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuli Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weike Tao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05309-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mal&#233;cange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichen Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmei Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00656-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoroso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.929029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830840" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04117950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03259830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Fichtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;dolores Perez&#8208;garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17427" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gabriel Unda Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060913" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578096" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020410" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Autret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00530" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Henry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Bledsoe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A. Griffiths" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Kollman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Paul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00729" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00355" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168793v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1764-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants3020223" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Azri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rached-Kanouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers310" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben B&#226;aziz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Venisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-012-0120-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouvreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choubane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legourrierec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X6P5TF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02374.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Tang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02175.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Coz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMT96JG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729623v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abidi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02152.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.5.579" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh087" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caradeuc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li Marchetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01233407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816066v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729816v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757891v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950739v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Le Gourrierec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/ishs-rose2017/Program2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808657v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456019v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Rolcik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809205v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thelier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456015v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846129v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730071v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044132v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash B Patil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Adeel Zafar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soulaiman-sakr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1407-2585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05534906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Difei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14071115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2025.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gouaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278/8327547" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuli Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weike Tao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05309-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mal&#233;cange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichen Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmei Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00656-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoroso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.929029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830840" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04117950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137338" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03259830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Fichtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;dolores Perez&#8208;garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17427" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gabriel Unda Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060913" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578096" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020410" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Autret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.06.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00530" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Bledsoe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A. Griffiths" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Kollman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00729" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1764-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00355" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants3020223" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Azri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rached-Kanouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers310" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben B&#226;aziz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Venisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-012-0120-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouvreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choubane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legourrierec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X6P5TF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168877v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02374.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Tang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02175.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Coz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMT96JG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729623v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abidi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02152.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.5.579" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh087" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caradeuc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li Marchetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01233407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729143v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757891v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950739v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Le Gourrierec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/ishs-rose2017/Program2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808657v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456019v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Rolcik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456015v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809205v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thelier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846129v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730071v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044132v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash B Patil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Adeel Zafar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>