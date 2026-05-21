--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,15593 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15542 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soulaiman SAKR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soulaiman-sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1407-2585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=CAGYJYcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brassinosteroids at the Crossroads of Crop Architecture and Nitrogen Efficiency: Engineering Smart Ideotypes for the Next Green Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinling Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.70767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the sugar–strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhaf278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ledroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-time fertilization of controlled release blended fertilizer optimizes soil nitrogen distribution and root characteristics to increase conventional japonica rice (Oryza sativa L.) grain yield and nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.1234-1245. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jia.2025.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinin-induced bud outgrowth depends on sugar metabolism and signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (18), pp.5351-5366. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the sugar-strigolactone crosstalk: new frontier in plant growth and stress resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Gouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhaf278/8327547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Mechanisms of Internode Elongation in Response to Far-Red in Two Rose Genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar Transport and Signaling in Shoot Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Goma-Louamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (23), pp.13214. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of slow-controlled release fertilizer coordinates the carbon flow in carbon-nitrogen metabolism to effect rice quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuli Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weike Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.621. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-024-05309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant Properties of Protein Hydrolysates: Recent Advances and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Malécange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (11), pp.9714. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24119714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inferior Grain Filling Initiation Promotes the Source Strength of Rice Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-023-00656-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue “Sugar Transport, Metabolism and Signaling in Plants”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5655. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink Strength Promoting Remobilization of Non-Structural Carbohydrates by Activating Sugar Signaling in Rice Stem during Grain Filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuli Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.4864. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23094864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of sugar and abscisic acid in the genotype-specific response of rose to far-red light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.929029. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.929029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic Effect of Sucrose Availability and Auxin on Rosa Axillary Bud Metabolism and Signaling, Based on the Transcriptomics and Metabolomics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Pérez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Launay-Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.830840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.830840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate Dehydrogenases: The Hidden Players of Plant Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.16128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232416128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafamine®, a Free Amino Acid-Rich Biostimulant, Promotes Growth Performance of Deficit-Irrigated Lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Malécange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (13), pp.7338. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23137338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose promotes D53 accumulation and tillering in rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyash Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Uzair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEXOKINASE1 signalling promotes shoot branching and interacts with cytokinin and strigolactone pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Weiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria‐dolores Perez‐garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of Sugar and Cytokinin Signaling in Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchao Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22031282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Davière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3044-3060. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype × Light Quality Interaction on Rose Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gabriel Unda Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.913. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10060913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar Signaling and Post-transcriptional Regulation in Plants: An Overlooked or an Emerging Topic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchao Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.578096. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.578096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1296, pp.517-526. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of in vitro donor plant competence to increase de novo shoot organogenesis in rose genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttranscriptional Regulation of RhBRC1 (Rosa hybrida BRANCHED1) in Response to Sugars is Mediated via its Own 3′ Untranslated Region, with a Potential Role of RhPUF4 (Pumilio RNA-Binding Protein Family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), pp.3808. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRANCHED1: A Key Hub of Shoot Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lakhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sugar-Signaling Hub: Overview of Regulators and Interaction with the Hormonal and Metabolic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.2506. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19092506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PUF Protein Family: Overview on PUF RNA Targets, Biological Functions, and Post Transcriptional Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.410. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19020410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Kirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Lakhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/254102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D phenotyping and QTL analysis of a complex character: rose bush architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chastellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Relion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (5), pp.112. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-017-1194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinins and Abscisic Acid Act Antagonistically in the Regulation of the Bud Outgrowth Pattern by Light Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1724. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinins are initial targets of light in the control of bud outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaé Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (1), pp.489-509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant responses to red and far-red lights, applications in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Corot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4-21. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light signaling and plant responses to blue and UV radiations – Perspectives for applications in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.22-38. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Role for Trehalose Metabolism in Salt-Stressed Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Bledsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara A. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Kollman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (2), pp.1072 - 1089. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.15.00729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose is an early modulator of the key hormonal mechanisms controlling bud outgrowth in Rosa hybrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-D. Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (7), pp.2569-2582. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in architectural and physiological responses to water restriction in rose bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Relion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of contrasting light on bud burst and on RwMAX1 and RwMAX2 expression in rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-014-1764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple pathways regulate shoot branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.741. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of light and temperature on shoot branching gradient and expression of strigolactone synthesis and signalling genes in rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Djennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (3), pp.742 - 757. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Signaling in Bud Outgrowth and Branching in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaé Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.223 - 250. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants3020223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary water restriction or light intensity limitation promotes branching in rose bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.432 - 440. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.2217-30. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/err404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibberellins regulate the transcription of the continuous flowering regulator, RoKSN, a rose TFL1 homologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jeauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (18), pp.6543-6554. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-mediated K-leaf induction and contribution of both the PIP1s and PIP2s aquaporins in five tree species: walnut (Juglans regia) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high temperature on concentrations of soluble sugars and quercitol of Cork oak (Quercus suber) seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Rached-Kanouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Alatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of management sciences and business research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Role of Sugars in Bud Burst Under Light in the Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (6), pp.1068-1082. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcs051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and physiological responses of seedlings of cork oak to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Rached-Kanouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Alatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Scientific and Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.742-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early gene expression in the walnut tree occurring during stimulation of leaf hydraulic conductance by irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Bâaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (4), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-012-0120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome database resource and gene expression atlas for the rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.638. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrol of bud burst involves gibberellin biosynthesis in Rosa sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choubane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169 (13), pp.1271-1280. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibberellins regulate the transcription of the continuous flowering regulator, RoKSN, a rose TFL1 homologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (18), pp.6543-6554. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cork oak seedlings to short-term exposures to low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Rached-Kanouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Alatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.28 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal treatment of the bark of rubber trees (Hevea brasiliensis) increases latex yield through latex dilution in relation with the differential expression of two aquaporin genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tungngoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Viboonjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kongsawadworakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katsuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (3), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2010.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of RhSUC2, a sucrose transporter, is correlated with the light control of bud burst in Rosa sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Sigogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (10), pp.1776-1789. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02374.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and Characterization of a New Polyol Transporter (HbPLT2) in Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kongsawadworakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcq151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sucrose transporter HbSUT3 plays an active role in sucrose loading to laticifer and rubber productivity in exploited trees of Hevea brasiliensis (para rubber tree).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (10), pp.1708-20. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory profiles and preference analysis in ornamental horticulture: The case of the rosebush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (8), pp.987-997. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene stimulation of latex yield depends on the expression of a sucrose transporter (HbSUT1B) in rubber tree (Hevea brasiliensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kongsawadworakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Viboonjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (12), pp.1586-1598. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpq088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars are under light control during bud burst in Rosa sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Sigogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelleschi-Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.1339-1350. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02152.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate uptake from xylem vessels and its distribution among stem tissues and buds in walnut (Juglans regia L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rubber Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3), pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kongsawadworakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Viboonjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (4), pp.635-47. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kessarin Tungngoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panida Kongsawadworakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchera Viboonjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Katsuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (2), pp.843-856. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.140228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.090092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (10), pp.1471-1480. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.10.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic control of bud break in peach (Prunus persica) trees: a possible role of hexoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Berenhauser Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.579-588. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/24.5.579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbitol uptake is regulated by glucose through the hexokinase pathway in vegetative peach-tree buds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (398), pp.879-888. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Membrane Aquaporins Are Involved in Winter Embolism Recovery in Walnut Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133, pp.630-641. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.103.027797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Landscape and Urban Horticulture IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ledroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of innovative optically active greenhouse films on melon, watermelon, raspberry and potato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caradeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress on Plastics in Agriculture: Agriculture, Plastics and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux - Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose interacts with auxin in the burst of axillary buds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by light intensity of bud outgrowth along the axis of Rosa hybrida&amp;quot;Radrazz”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Corot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque National de la SFBF (Société Française de Biologie Végétale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbohydrate source and BAP concentration on in vitro morphogenesis of four Rose genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Coimbra, Portugal. pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbohydrate sources and BAP concentrations on In vitro morphogenesis of four rose genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on In Vitro Culture and Horticultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Coimbra, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Genotype x Environment interaction on plant architecture in rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Relion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International EUCARPIA Symposium Section on Ornamentals - Crossing Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melle, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensorielle en horticulture ornementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Garbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat 2014: 13èmes Journées Agro-Industrie et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité visuelle du rosier buisson : regards croisés sur la floribondité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle ‘signal’ des sucres solubles dans la physiologie de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Internationales de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hamamath (TUN), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory and preference assessment in ornamental horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier., Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme des végétaux d’ornement, variabilité et approche de modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe national ROSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement-génotype dans la mise en place de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme des végétaux d'ornement, variabilité et approche de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe National Rose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Poitiers (FR), France. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’effet de l’environnement (Lumière, température, nutrition minérale) sur l’élaboration de l’architecture des plantes d’ornement, de l’échelle moléculaire à celle de l’organe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gueritaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque vegetal et semences CER 2000-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose at physiological concentrations could regulate sorbitol transport into peach vegetative bud shortly before the bud break process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coiffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Dormancy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Wageningen, Netherlands. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of news films converting sunlight spectrum for melon crop under low tunnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching integrated response to environment and genotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBV Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the contributions of cytokinins, abscisic acid and sugars in bud outgrowth regulation by light intensity in rose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Corot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaé Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Rose Research and Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VII International Symposium on Rose Research and Cultivation July 2-7, 2017 Angers (France) Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose promotes cytokinin synthesis and auxin export during axillary bud outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auxins and Cytokinins in Plant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose promotes axillary bud outgrowth in Rosa hybrida and plays a signal role during this process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Evry, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose promotes the establishment of polarized auxin transport in axillary buds during outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Rolcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Helsinki, Finland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a FSPM of bud outgrowth for rosebush: experimental analysis of sugar effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Functional- Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saarisalkä, Finland. Finnish Society of Forest Science, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the rose bush floribundity and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Rose Research and Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hannover, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of environmental factors on plant architecture through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium on Horticulture in Europe (SHE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Angers, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium on Horticulture in Europe (SHE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Angers, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference analysis in ornamental horticulture: a rosebush study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticulture Congress (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. International Society for Horticultural Science (ISHS), Acta Horticulturae, 921, 216 p., 2010, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos arbres sont-ils en danger ? une sensibilité accrue au gel d'automne liée aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Arles, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory and preference assessment in ornamental horticulture: the case of the rosebush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose represses the expression of the strigolactone signalling gene D3/RMS4/MAX2 to promote tillering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyash B Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Adeel Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Uzair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15648,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C25EC9FE"/>
+    <w:nsid w:val="C1843F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15879,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soulaiman-sakr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1407-2585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05534906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Difei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14071115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2025.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gouaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278/8327547" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuli Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weike Tao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05309-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mal&#233;cange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichen Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmei Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00656-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoroso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.929029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830840" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04117950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137338" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03259830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Fichtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;dolores Perez&#8208;garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17427" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gabriel Unda Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060913" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578096" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020410" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Autret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.06.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00530" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Bledsoe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A. Griffiths" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Kollman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00729" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1764-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00355" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants3020223" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Azri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rached-Kanouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers310" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben B&#226;aziz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Venisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-012-0120-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouvreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choubane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legourrierec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X6P5TF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168877v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02374.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Tang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02175.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Coz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMT96JG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729623v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abidi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02152.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.5.579" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh087" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caradeuc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li Marchetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01233407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729143v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757891v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950739v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Le Gourrierec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/ishs-rose2017/Program2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808657v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456019v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barriere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Rolcik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456015v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809205v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thelier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846129v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730071v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044132v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash B Patil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Adeel Zafar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soulaiman-sakr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1407-2585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=CAGYJYcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05534906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Difei Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2025.02.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gouaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf278/8327547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14071115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuli Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dun Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weike Tao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05309-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mal&#233;cange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119714" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichen Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmei Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00656-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05535057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoroso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.929029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830840" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04117950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03259830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Fichtner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;dolores Perez&#8208;garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gabriel Unda Ulloa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060913" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578096" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cesbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.040" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284629v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153808" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092506" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020410" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Relion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1194-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Autret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01724" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Roman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00530" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.06.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Henry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Bledsoe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A. Griffiths" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Kollman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Paul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00729" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1764-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kawamura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laffaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants3020223" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rached-Kanouni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Azri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs051" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben B&#226;aziz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Venisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-012-0120-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841830v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raymond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouvreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-638" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841832v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choubane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legourrierec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X6P5TF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeauffre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339377v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02374.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729638v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Tang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Huang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02175.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729616v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Coz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMT96JG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abidi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02152.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729456v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189405v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.5.579" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189129v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh087" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867033v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caradeuc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jareno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743168v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742129v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li Marchetti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01233407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811338v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745820v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815092v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816066v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729143v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757891v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950680v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950739v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Le Gourrierec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851779v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/ishs-rose2017/Program2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808657v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456019v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barriere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Rolcik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808182v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809205v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Thelier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456015v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846129v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829920v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730071v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Coz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash B Patil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Adeel Zafar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>