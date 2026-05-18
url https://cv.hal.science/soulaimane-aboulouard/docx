--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Lucas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398934v1</w:t>
+                <w:t xml:space="preserve">hal-04400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Rybicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400929v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t>
+                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400988v1</w:t>
+                <w:t xml:space="preserve">hal-04278200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of heterozygous PCSK1 variants to obesity and implications for precision medicine: a case-control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Folon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boissel</w:t>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(22)00392-8⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195164v1</w:t>
+                <w:t xml:space="preserve">hal-04400988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Contribution of heterozygous PCSK1 variants to obesity and implications for precision medicine: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Folon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
+                <w:t xml:space="preserve">Mathilde Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.182-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(22)00392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278200v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,861 +1708,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
+                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Drelich</w:t>
+                <w:t xml:space="preserve">Melanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011475v1</w:t>
+                <w:t xml:space="preserve">hal-04009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
+              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009565v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009596v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Rose</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009706v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
+                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941792v1</w:t>
+                <w:t xml:space="preserve">inserm-02941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
+                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941810v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of a Proprotein Convertase Inhibitor in Reactivation of Tumor-Associated Macrophages and Inhibition of Glioma Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,311 +2780,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941592v1</w:t>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Humenik</w:t>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Cikos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aladar Madari</w:t>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941608v1</w:t>
+                <w:t xml:space="preserve">inserm-02941574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3106,371 +3106,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.3077-3077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.3077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanina Arab</w:t>
+                <w:t xml:space="preserve">Stefan Cikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle van Camp</w:t>
+                <w:t xml:space="preserve">Lenka Luptakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Aladar Madari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941574v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3625,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>