--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hallucinations at word level in data-to-text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00801-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline versus Online Representation Learning of Documents Using External Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), pp.42:1 -- 42:34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3349527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the collaboration support in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration des métarôles pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2-3), pp.9--38. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.9-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MineRank: Leveraging users’ latent roles for unsupervised collaborative information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.1122-1141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Expertise-based Roles in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.752-774. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ranking Relevant Entities in Heterogeneous Networks Using a Language-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAC: Retrieval-Augmented Clarification for Faithful Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rayane Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Matching Mechanisms in Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Explainability in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Nature des Signaux de Correspondance dans les Modèles Neuronaux pour la RI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification des Ambiguïtés : Sur le Rôle des Types d'Ambiguïté dans les Méthodes d'Amorçage pour la Génération de Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote - Manipulation de Données Structurées et Interaction avec des Outils Externes grâce aux LLMs : l'Avenir de l'IA Générative dans les Systèmes d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Neurons Matter in IR? Applying Integrated Gradients-based Methods to Understand Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '24: The 2024 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.133-143, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664190.3672528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLaSSS : Métrique dans l’espace latent sur les phrases simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Herserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework for Attributed Information Retrieval using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKM'24 - 33rd ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Boise, Idaho, United States. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3627673.3679172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Domain Adaptation for Sparse Retrievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.403-412, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: Modèles Espace-État pour le Résumé Abstractif de Documents Longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLMs fiables pour des tâches recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Katrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème COnférence en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope : a self-supervised framework for improving faithfulness in conditional text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: State-Space Models for Long Document Abstractive Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ravaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Multimodal In-Context Learning Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Bertini Baldassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shukor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1539-1550, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Baelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE : Adaptation d'un Modèle Neuronal Basé sur des Représentations Parcimonieuses pour la Recherche d'Information Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Subspace of Policies for Scalable Continual Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.36-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de sous-espaces de préfixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE: Contextualizing SPLADE for Conversational Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.537-552, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de jeux de données RI pour la recherche conversationnelle à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving generalization in large language models by learning prefix subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du raisonnement numérique dans les modèles de langue : État de l'art et direction de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 16e Rencontres Jeunes Chercheurs en RI - 30e Conférence sur le Traitement Automatique des Langues Naturelles - 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">learning a Subspace of Policies for Online Adaptation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations (ICLR)2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gérald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2112.04344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Query Clarification and Refinement via User Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477495.3531871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval -abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE'22: Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-QuestEval: A Reference-less Metric for Data-to-Text Semantic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scialom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.8029-8036, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Catastrophic Forgetting in Neural Ranking Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca (on line), Italy. pp.375-390, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72113-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Word Representations Learning with Bilinear Convolutional Network on Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Belgium. pp.251-256, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of User Simulation approaches for conversational information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR-Sim4IR 2021 Causality in Search and Recommendation and Simulation of Information Retrieval Evaluation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de représentations de mots à l'aide de réseaux de convolution bilinéaires sur des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli Catastrophique et Modèles Neuronaux de Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications; Equipe MRIM du Laboratoire d’Informatique de Grenoble., Apr 2021, Grenoble (virtuel), France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de modélisation et de simulation utilisateur pour la recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Entity Hierarchy in Data-to-Text Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTing via Model-Agnostic Reinforcement Learning to Correct Pathological Behaviors in Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Natural Language Generation, INLG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model for Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multimodal d’apprentissage de représentations de phrases qui préserve la sémantique visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019 - 16ème COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Zero-Shot Learning for Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Visual Semantics into Sentence Representations within a Grounded Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.696-707, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D19-1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tri-Partite Neural Document Language Model for Semantic Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2018 - 15th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Crète, Greece. pp.445-461, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Modal Retrieval in the Cooking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '18: The 41st International ACM SIGIR Conference on Research &amp; Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Word Representation Grounded in Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAI 2018 : 2nd edition of the workshop on Search-Oriented Conversational AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.33 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal tripartite pour la représentation de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association francophone de Recherche d’Information et Applications); IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & Recipes: Retrieval in the cooking context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE), DECOR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal de représentation de mots à l'aide de contexte visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Concept-Driven Document Embeddings for Medical Information Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation des documents médicaux guidé par les concepts pour la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second International Workshop On the Evaluation of Collaborative Information Seeking and Retrieval (ECol'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECol 2017 @ 2017 Conference on Conference Human Information Interaction and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Mar 2017, Oslo, Norway. pp.429-431, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3020165.3022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSIS, Université de Marseille; ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Mar 2017, Marseille, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6@CLEF2017: Multi-Modal Spatial Role Labeling using Word Embeddings Working notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Feature-based User-Centric Ranking Model for E-Commerce Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum (CLEF 2016): "Information Access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media-Based Collaborative Information Access: Analysis of Online Crisis-Related Twitter Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Conference on Hypertext and Social Media (HT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, Jul 2016, Halifax, Nova Scotia, Canada. pp.159 - 168, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2914586.2914589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ranking: from online to real-time information retrieval evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2016): "Information access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs de pertinence pour la recherche de produits e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Informations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Chellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Concepts, Models and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval - 38th European Conference on IR Research, ECIR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp.885-888, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Twitter Questions: a Model for Recommending Answerers through Social Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2016 - 25th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.267-276, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Frameworks, Theoretical Models, and Emerging Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on the Theory of Information Retrieval (ICTIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newark, DE, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970398.2970442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deep Neural Approach for Knowledge-Based IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Neural Information Retrieval during the 39th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT @ TREC 2016 Clinical Decision Support Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference (TREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l’information dans les réseaux sociaux : quelles formes de collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2015 – Modèles et Analyses Réseau: Approches Mathématiques et Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECol 2015: First international workshop on the Evaluation on Collaborative Information Seeking and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. pp.1943 - 1944, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et exploitation des méta-rôles des utilisateurs pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CLEF 2015: A product search model for head queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of the Role Factor in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management, CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de recherche d'information collaborative basé sur l'expertise des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications 2014 (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Driven System-Mediated Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th international ACM SIGIR conference on Research &amp; development in information retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600428.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Document Ranking Model for a Multi-faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Asia Information Retrieval Societies Conference, AIRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.109 - 120, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45068-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibRank: a language-based model for co-ranking entities in bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, DC, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2232817.2232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de langue pour l'ordonnancement conjoint d'entités pertinentes dans un réseau d'informations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on the Evaluation of Collaborative Information Retrieval in conjunction with the 24th Conference on Information Knowledge and Management (CIKM), Melbourne, Australia, 23/10/2015 - 23/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzopardi, Leif and Pickens, Jeremy and Sakai, Tetsuya and Soulier, Laure and Tamine, Lynda. ACM, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of ECol Workshop Report on the First International Workshop on the Evaluation on Collaborative Information Seeking and Retrieval (ECol'2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelina: Unified Speech and Gesture Synthesis via Interleaved Token Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodor Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Beskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Eje Henter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: A Self-supervised Framework for Improving Faithfulness in Conditional Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Search Conversational Search for Learning Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et évaluation de modèles de recherche d'information collaborative basés sur les compétences de domaine et les rôles des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Language Models for Faithful Data-to-Text Generation and Proactive Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Sorbonne université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04040213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hallucinations at word level in data-to-text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00801-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline versus Online Representation Learning of Documents Using External Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), pp.42:1 -- 42:34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3349527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the collaboration support in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration des métarôles pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2-3), pp.9--38. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.9-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MineRank: Leveraging users’ latent roles for unsupervised collaborative information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.1122-1141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Expertise-based Roles in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.752-774. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ranking Relevant Entities in Heterogeneous Networks Using a Language-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAC: Retrieval-Augmented Clarification for Faithful Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rayane Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21289-4_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Matching Mechanisms in Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Explainability in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Nature des Signaux de Correspondance dans les Modèles Neuronaux pour la RI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification des Ambiguïtés : Sur le Rôle des Types d'Ambiguïté dans les Méthodes d'Amorçage pour la Génération de Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Neurons Matter in IR? Applying Integrated Gradients-based Methods to Understand Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '24: The 2024 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.133-143, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664190.3672528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLaSSS : Métrique dans l’espace latent sur les phrases simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Herserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote - Manipulation de Données Structurées et Interaction avec des Outils Externes grâce aux LLMs : l'Avenir de l'IA Générative dans les Systèmes d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Domain Adaptation for Sparse Retrievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.403-412, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework for Attributed Information Retrieval using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKM'24 - 33rd ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Boise, Idaho, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3627673.3679172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: Modèles Espace-État pour le Résumé Abstractif de Documents Longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLMs fiables pour des tâches recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Katrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème COnférence en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope : a self-supervised framework for improving faithfulness in conditional text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: State-Space Models for Long Document Abstractive Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ravaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Multimodal In-Context Learning Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Bertini Baldassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shukor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1539-1550, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Baelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Subspace of Policies for Scalable Continual Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE : Adaptation d'un Modèle Neuronal Basé sur des Représentations Parcimonieuses pour la Recherche d'Information Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.36-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de sous-espaces de préfixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de jeux de données RI pour la recherche conversationnelle à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE: Contextualizing SPLADE for Conversational Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.537-552, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving generalization in large language models by learning prefix subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du raisonnement numérique dans les modèles de langue : État de l'art et direction de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 16e Rencontres Jeunes Chercheurs en RI - 30e Conférence sur le Traitement Automatique des Langues Naturelles - 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">learning a Subspace of Policies for Online Adaptation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations (ICLR)2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Query Clarification and Refinement via User Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477495.3531871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gérald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2112.04344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval -abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE'22: Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-QuestEval: A Reference-less Metric for Data-to-Text Semantic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scialom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.8029-8036, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Word Representations Learning with Bilinear Convolutional Network on Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Belgium. pp.251-256, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Catastrophic Forgetting in Neural Ranking Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca (on line), Italy. pp.375-390, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72113-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of User Simulation approaches for conversational information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR-Sim4IR 2021 Causality in Search and Recommendation and Simulation of Information Retrieval Evaluation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de représentations de mots à l'aide de réseaux de convolution bilinéaires sur des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli Catastrophique et Modèles Neuronaux de Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications; Equipe MRIM du Laboratoire d’Informatique de Grenoble., Apr 2021, Grenoble (virtuel), France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de modélisation et de simulation utilisateur pour la recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Entity Hierarchy in Data-to-Text Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTing via Model-Agnostic Reinforcement Learning to Correct Pathological Behaviors in Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Natural Language Generation, INLG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model for Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multimodal d’apprentissage de représentations de phrases qui préserve la sémantique visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019 - 16ème COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Zero-Shot Learning for Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Visual Semantics into Sentence Representations within a Grounded Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.696-707, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D19-1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tri-Partite Neural Document Language Model for Semantic Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2018 - 15th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Crète, Greece. pp.445-461, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Modal Retrieval in the Cooking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '18: The 41st International ACM SIGIR Conference on Research &amp; Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Word Representation Grounded in Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAI 2018 : 2nd edition of the workshop on Search-Oriented Conversational AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.33 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal tripartite pour la représentation de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association francophone de Recherche d’Information et Applications); IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & Recipes: Retrieval in the cooking context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE), DECOR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal de représentation de mots à l'aide de contexte visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Concept-Driven Document Embeddings for Medical Information Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation des documents médicaux guidé par les concepts pour la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second International Workshop On the Evaluation of Collaborative Information Seeking and Retrieval (ECol'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECol 2017 @ 2017 Conference on Conference Human Information Interaction and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Mar 2017, Oslo, Norway. pp.429-431, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3020165.3022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSIS, Université de Marseille; ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Mar 2017, Marseille, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6@CLEF2017: Multi-Modal Spatial Role Labeling using Word Embeddings Working notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media-Based Collaborative Information Access: Analysis of Online Crisis-Related Twitter Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Conference on Hypertext and Social Media (HT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, Jul 2016, Halifax, Nova Scotia, Canada. pp.159 - 168, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2914586.2914589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Feature-based User-Centric Ranking Model for E-Commerce Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum (CLEF 2016): "Information Access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Chellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ranking: from online to real-time information retrieval evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2016): "Information access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs de pertinence pour la recherche de produits e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Informations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Concepts, Models and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval - 38th European Conference on IR Research, ECIR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp.885-888, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Twitter Questions: a Model for Recommending Answerers through Social Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2016 - 25th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.267-276, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Frameworks, Theoretical Models, and Emerging Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on the Theory of Information Retrieval (ICTIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newark, DE, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970398.2970442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deep Neural Approach for Knowledge-Based IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Neural Information Retrieval during the 39th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT @ TREC 2016 Clinical Decision Support Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference (TREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECol 2015: First international workshop on the Evaluation on Collaborative Information Seeking and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. pp.1943 - 1944, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l’information dans les réseaux sociaux : quelles formes de collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2015 – Modèles et Analyses Réseau: Approches Mathématiques et Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et exploitation des méta-rôles des utilisateurs pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CLEF 2015: A product search model for head queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of the Role Factor in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management, CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de recherche d'information collaborative basé sur l'expertise des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications 2014 (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Driven System-Mediated Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th international ACM SIGIR conference on Research &amp; development in information retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600428.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Document Ranking Model for a Multi-faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Asia Information Retrieval Societies Conference, AIRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.109 - 120, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45068-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibRank: a language-based model for co-ranking entities in bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, DC, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2232817.2232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de langue pour l'ordonnancement conjoint d'entités pertinentes dans un réseau d'informations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on the Evaluation of Collaborative Information Retrieval in conjunction with the 24th Conference on Information Knowledge and Management (CIKM), Melbourne, Australia, 23/10/2015 - 23/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzopardi, Leif and Pickens, Jeremy and Sakai, Tetsuya and Soulier, Laure and Tamine, Lynda. ACM, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of ECol Workshop Report on the First International Workshop on the Evaluation on Collaborative Information Seeking and Retrieval (ECol'2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelina: Unified Speech and Gesture Synthesis via Interleaved Token Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodor Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Beskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Eje Henter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: A Self-supervised Framework for Improving Faithfulness in Conditional Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Search Conversational Search for Learning Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et évaluation de modèles de recherche d'information collaborative basés sur les compétences de domaine et les rôles des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Language Models for Faithful Data-to-Text Generation and Proactive Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Sorbonne université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04040213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rebuffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scoutheeten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cancelliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00801-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.9-38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Shah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118658v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bahsoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856667v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rayane Kebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122957v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile van Cooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758967v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04668348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664190.3672528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Herserant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Luiggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Djeddal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Toukal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Duong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lumbreras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04716809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Katrenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy F. Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04791285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Bertini Baldassini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shukor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jendoubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baelde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Hai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Formal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarksi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Doan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131562v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Falissard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_34" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131560v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abchiche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.04344" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531871" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72113-8_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479883v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02774325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bordes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Zablocki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zablocki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01841660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pickens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022164" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914586.2914589" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_86" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983771" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970398.2970442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806481" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132594v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600428.2609598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110710v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45068-6_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2232817.2232832" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964805" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Mehta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02488525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Oviatt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040213v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rebuffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scoutheeten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cancelliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00801-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.9-38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Shah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118658v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bahsoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856667v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rayane Kebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21289-4_39" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122957v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile van Cooten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04668348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664190.3672528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758967v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Herserant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Luiggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Djeddal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Toukal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lumbreras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04716809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Katrenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy F. Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04791285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Bertini Baldassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shukor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jendoubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baelde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577603" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Doan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Hai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Formal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarksi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Falissard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_34" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abchiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531871" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.04344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72113-8_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02774325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Zablocki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zablocki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Carvalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01841660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pickens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022164" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914586.2914589" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_86" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983771" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970398.2970442" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806481" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132594v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600428.2609598" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45068-6_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2232817.2232832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964805" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Mehta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02488525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Oviatt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040213v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>