--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hallucinations at word level in data-to-text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00801-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline versus Online Representation Learning of Documents Using External Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), pp.42:1 -- 42:34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3349527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the collaboration support in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration des métarôles pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2-3), pp.9--38. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.9-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MineRank: Leveraging users’ latent roles for unsupervised collaborative information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.1122-1141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Expertise-based Roles in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.752-774. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ranking Relevant Entities in Heterogeneous Networks Using a Language-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAC: Retrieval-Augmented Clarification for Faithful Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rayane Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21289-4_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Matching Mechanisms in Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Explainability in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Nature des Signaux de Correspondance dans les Modèles Neuronaux pour la RI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification des Ambiguïtés : Sur le Rôle des Types d'Ambiguïté dans les Méthodes d'Amorçage pour la Génération de Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Neurons Matter in IR? Applying Integrated Gradients-based Methods to Understand Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '24: The 2024 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.133-143, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664190.3672528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLaSSS : Métrique dans l’espace latent sur les phrases simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Herserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote - Manipulation de Données Structurées et Interaction avec des Outils Externes grâce aux LLMs : l'Avenir de l'IA Générative dans les Systèmes d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Domain Adaptation for Sparse Retrievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.403-412, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework for Attributed Information Retrieval using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKM'24 - 33rd ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Boise, Idaho, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3627673.3679172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: Modèles Espace-État pour le Résumé Abstractif de Documents Longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLMs fiables pour des tâches recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Katrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème COnférence en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope : a self-supervised framework for improving faithfulness in conditional text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: State-Space Models for Long Document Abstractive Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ravaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Multimodal In-Context Learning Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Bertini Baldassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shukor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1539-1550, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Baelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Subspace of Policies for Scalable Continual Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE : Adaptation d'un Modèle Neuronal Basé sur des Représentations Parcimonieuses pour la Recherche d'Information Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.36-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de sous-espaces de préfixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de jeux de données RI pour la recherche conversationnelle à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE: Contextualizing SPLADE for Conversational Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.537-552, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving generalization in large language models by learning prefix subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du raisonnement numérique dans les modèles de langue : État de l'art et direction de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 16e Rencontres Jeunes Chercheurs en RI - 30e Conférence sur le Traitement Automatique des Langues Naturelles - 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">learning a Subspace of Policies for Online Adaptation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations (ICLR)2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Query Clarification and Refinement via User Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477495.3531871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gérald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2112.04344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval -abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE'22: Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-QuestEval: A Reference-less Metric for Data-to-Text Semantic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scialom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.8029-8036, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Word Representations Learning with Bilinear Convolutional Network on Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Belgium. pp.251-256, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Catastrophic Forgetting in Neural Ranking Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca (on line), Italy. pp.375-390, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72113-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of User Simulation approaches for conversational information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR-Sim4IR 2021 Causality in Search and Recommendation and Simulation of Information Retrieval Evaluation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de représentations de mots à l'aide de réseaux de convolution bilinéaires sur des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli Catastrophique et Modèles Neuronaux de Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications; Equipe MRIM du Laboratoire d’Informatique de Grenoble., Apr 2021, Grenoble (virtuel), France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de modélisation et de simulation utilisateur pour la recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Entity Hierarchy in Data-to-Text Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTing via Model-Agnostic Reinforcement Learning to Correct Pathological Behaviors in Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Natural Language Generation, INLG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model for Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multimodal d’apprentissage de représentations de phrases qui préserve la sémantique visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019 - 16ème COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Zero-Shot Learning for Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Visual Semantics into Sentence Representations within a Grounded Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.696-707, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D19-1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tri-Partite Neural Document Language Model for Semantic Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2018 - 15th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Crète, Greece. pp.445-461, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Modal Retrieval in the Cooking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '18: The 41st International ACM SIGIR Conference on Research &amp; Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Word Representation Grounded in Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAI 2018 : 2nd edition of the workshop on Search-Oriented Conversational AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.33 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal tripartite pour la représentation de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association francophone de Recherche d’Information et Applications); IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & Recipes: Retrieval in the cooking context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE), DECOR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal de représentation de mots à l'aide de contexte visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Concept-Driven Document Embeddings for Medical Information Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation des documents médicaux guidé par les concepts pour la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second International Workshop On the Evaluation of Collaborative Information Seeking and Retrieval (ECol'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECol 2017 @ 2017 Conference on Conference Human Information Interaction and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Mar 2017, Oslo, Norway. pp.429-431, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3020165.3022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSIS, Université de Marseille; ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Mar 2017, Marseille, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6@CLEF2017: Multi-Modal Spatial Role Labeling using Word Embeddings Working notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media-Based Collaborative Information Access: Analysis of Online Crisis-Related Twitter Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Conference on Hypertext and Social Media (HT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, Jul 2016, Halifax, Nova Scotia, Canada. pp.159 - 168, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2914586.2914589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Feature-based User-Centric Ranking Model for E-Commerce Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum (CLEF 2016): "Information Access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Chellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ranking: from online to real-time information retrieval evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2016): "Information access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs de pertinence pour la recherche de produits e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Informations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Concepts, Models and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval - 38th European Conference on IR Research, ECIR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp.885-888, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Twitter Questions: a Model for Recommending Answerers through Social Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2016 - 25th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.267-276, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Frameworks, Theoretical Models, and Emerging Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on the Theory of Information Retrieval (ICTIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newark, DE, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970398.2970442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deep Neural Approach for Knowledge-Based IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Neural Information Retrieval during the 39th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT @ TREC 2016 Clinical Decision Support Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference (TREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECol 2015: First international workshop on the Evaluation on Collaborative Information Seeking and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. pp.1943 - 1944, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l’information dans les réseaux sociaux : quelles formes de collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2015 – Modèles et Analyses Réseau: Approches Mathématiques et Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et exploitation des méta-rôles des utilisateurs pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CLEF 2015: A product search model for head queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of the Role Factor in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management, CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de recherche d'information collaborative basé sur l'expertise des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications 2014 (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Driven System-Mediated Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th international ACM SIGIR conference on Research &amp; development in information retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600428.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Document Ranking Model for a Multi-faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Asia Information Retrieval Societies Conference, AIRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.109 - 120, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45068-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibRank: a language-based model for co-ranking entities in bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, DC, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2232817.2232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de langue pour l'ordonnancement conjoint d'entités pertinentes dans un réseau d'informations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on the Evaluation of Collaborative Information Retrieval in conjunction with the 24th Conference on Information Knowledge and Management (CIKM), Melbourne, Australia, 23/10/2015 - 23/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzopardi, Leif and Pickens, Jeremy and Sakai, Tetsuya and Soulier, Laure and Tamine, Lynda. ACM, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of ECol Workshop Report on the First International Workshop on the Evaluation on Collaborative Information Seeking and Retrieval (ECol'2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelina: Unified Speech and Gesture Synthesis via Interleaved Token Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodor Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Beskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Eje Henter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: A Self-supervised Framework for Improving Faithfulness in Conditional Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Search Conversational Search for Learning Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et évaluation de modèles de recherche d'information collaborative basés sur les compétences de domaine et les rôles des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Language Models for Faithful Data-to-Text Generation and Proactive Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Sorbonne université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04040213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Soulier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hallucinations at word level in data-to-text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00801-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline versus Online Representation Learning of Documents Using External Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), pp.42:1 -- 42:34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3349527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the collaboration support in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MineRank: Leveraging users’ latent roles for unsupervised collaborative information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.1122-1141. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration des métarôles pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2-3), pp.9--38. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.9-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Expertise-based Roles in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.752-774. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ranking Relevant Entities in Heterogeneous Networks Using a Language-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAC: Retrieval-Augmented Clarification for Faithful Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rayane Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21289-4_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Matching Mechanisms in Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Explainability in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification des Ambiguïtés : Sur le Rôle des Types d'Ambiguïté dans les Méthodes d'Amorçage pour la Génération de Clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Nature des Signaux de Correspondance dans les Modèles Neuronaux pour la RI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Multimodal In-Context Learning Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Bertini Baldassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shukor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1539-1550, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Framework for Attributed Information Retrieval using Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKM'24 - 33rd ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Boise, Idaho, United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3627673.3679172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLMs fiables pour des tâches recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Katrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème COnférence en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: Modèles Espace-État pour le Résumé Abstractif de Documents Longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Domain Adaptation for Sparse Retrievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.403-412, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLaSSS : Métrique dans l’espace latent sur les phrases simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Herserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Neurons Matter in IR? Applying Integrated Gradients-based Methods to Understand Cross-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile van Cooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '24: The 2024 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.133-143, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664190.3672528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of 2D gesture representation on co-speech gesture generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote - Manipulation de Données Structurées et Interaction avec des Outils Externes grâce aux LLMs : l'Avenir de l'IA Générative dans les Systèmes d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope : a self-supervised framework for improving faithfulness in conditional text generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Singapoore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCOST: State-Space Models for Long Document Abstractive Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ravaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de sous-espaces de préfixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.36-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Baelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Subspace of Policies for Scalable Continual Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE : Adaptation d'un Modèle Neuronal Basé sur des Représentations Parcimonieuses pour la Recherche d'Information Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSPLADE: Contextualizing SPLADE for Conversational Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Le Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.537-552, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de jeux de données RI pour la recherche conversationnelle à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving generalization in large language models by learning prefix subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du raisonnement numérique dans les modèles de langue : État de l'art et direction de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Abchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Said Lhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 16e Rencontres Jeunes Chercheurs en RI - 30e Conférence sur le Traitement Automatique des Langues Naturelles - 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">learning a Subspace of Policies for Online Adaptation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Learning Representations (ICLR)2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Query Clarification and Refinement via User Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477495.3531871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Structure Matter? Leveraging Data-to-Text Generation for Answering Complex Information Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Djeddal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gérald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2112.04344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval -abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE'22: Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continual Learning of Long Topic Sequences in Neural Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Catastrophic Forgetting in Neural Ranking Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca (on line), Italy. pp.375-390, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72113-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of User Simulation approaches for conversational information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR-Sim4IR 2021 Causality in Search and Recommendation and Simulation of Information Retrieval Evaluation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Word Representations Learning with Bilinear Convolutional Network on Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Belgium. pp.251-256, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-QuestEval: A Reference-less Metric for Data-to-Text Semantic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scialom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.8029-8036, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de représentations de mots à l'aide de réseaux de convolution bilinéaires sur des caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de modélisation et de simulation utilisateur pour la recherche d'information conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oubli Catastrophique et Modèles Neuronaux de Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications; Equipe MRIM du Laboratoire d’Informatique de Grenoble., Apr 2021, Grenoble (virtuel), France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model for Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTing via Model-Agnostic Reinforcement Learning to Correct Pathological Behaviors in Data-to-Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Natural Language Generation, INLG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Entity Hierarchy in Data-to-Text Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Scoutheeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multimodal d’apprentissage de représentations de phrases qui préserve la sémantique visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019 - 16ème COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Zero-Shot Learning for Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Visual Semantics into Sentence Representations within a Grounded Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.696-707, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/D19-1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Word Representation Grounded in Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Modal Retrieval in the Cooking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '18: The 41st International ACM SIGIR Conference on Research &amp; Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tri-Partite Neural Document Language Model for Semantic Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2018 - 15th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Crète, Greece. pp.445-461, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAI 2018 : 2nd edition of the workshop on Search-Oriented Conversational AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.33 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal de représentation de mots à l'aide de contexte visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & Recipes: Retrieval in the cooking context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE), DECOR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal tripartite pour la représentation de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association francophone de Recherche d’Information et Applications); IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6@CLEF2017: Multi-Modal Spatial Role Labeling using Word Embeddings Working notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloi Zablocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gallinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Concept-Driven Document Embeddings for Medical Information Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second International Workshop On the Evaluation of Collaborative Information Seeking and Retrieval (ECol'17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECol 2017 @ 2017 Conference on Conference Human Information Interaction and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Mar 2017, Oslo, Norway. pp.429-431, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3020165.3022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation des documents médicaux guidé par les concepts pour la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSIS, Université de Marseille; ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Mar 2017, Marseille, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT @ TREC 2016 Clinical Decision Support Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference (TREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ranking: from online to real-time information retrieval evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2016): "Information access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs de pertinence pour la recherche de produits e-commerce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2016 - Conférence en Recherche d'Informations et Applications- 13th French Information Retrieval Conference. CIFED 2016 Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Concepts, Models and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval - 38th European Conference on IR Research, ECIR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp.885-888, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Chellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media-Based Collaborative Information Access: Analysis of Online Crisis-Related Twitter Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Conference on Hypertext and Social Media (HT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, Jul 2016, Halifax, Nova Scotia, Canada. pp.159 - 168, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2914586.2914589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Feature-based User-Centric Ranking Model for E-Commerce Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum (CLEF 2016): "Information Access Evaluation meets Multilinguality, Multimodality and Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Twitter Questions: a Model for Recommending Answerers through Social Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2016 - 25th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.267-276, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information Retrieval: Frameworks, Theoretical Models, and Emerging Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on the Theory of Information Retrieval (ICTIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newark, DE, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970398.2970442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deep Neural Approach for Knowledge-Based IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Neural Information Retrieval during the 39th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of the Role Factor in Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management, CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l’information dans les réseaux sociaux : quelles formes de collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2015 – Modèles et Analyses Réseau: Approches Mathématiques et Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECol 2015: First international workshop on the Evaluation on Collaborative Information Seeking and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International on Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. pp.1943 - 1944, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806416.2806881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et exploitation des méta-rôles des utilisateurs pour la recherche d'information collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CLEF 2015: A product search model for head queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de recherche d'information collaborative basé sur l'expertise des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications 2014 (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Driven System-Mediated Collaborative Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th international ACM SIGIR conference on Research &amp; development in information retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600428.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Document Ranking Model for a Multi-faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Asia Information Retrieval Societies Conference, AIRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Singapour, Singapore. pp.109 - 120, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45068-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de langue pour l'ordonnancement conjoint d'entités pertinentes dans un réseau d'informations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibRank: a language-based model for co-ranking entities in bibliographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Bahsoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, DC, United States. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2232817.2232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on the Evaluation of Collaborative Information Retrieval in conjunction with the 24th Conference on Information Knowledge and Management (CIKM), Melbourne, Australia, 23/10/2015 - 23/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzopardi, Leif and Pickens, Jeremy and Sakai, Tetsuya and Soulier, Laure and Tamine, Lynda. ACM, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALM: Context Augmentation with Large Language Model for Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Luiggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Herserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15177, Springer Nature Switzerland, pp.273-291, 2024, Lecture Notes in Computer Science, 978-3-031-72437-4. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of ECol Workshop Report on the First International Workshop on the Evaluation on Collaborative Information Seeking and Retrieval (ECol'2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelina: Unified Speech and Gesture Synthesis via Interleaved Token Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodor Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Beskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Eje Henter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: A Self-supervised Framework for Improving Faithfulness in Conditional Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Multimodal In-Context Learning Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Bertini Baldassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shukor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D or not 2D: How Does the Dimensionality of Gesture Representation Affect 3D Co-Speech Gesture Generation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Search Conversational Search for Learning Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et évaluation de modèles de recherche d'information collaborative basés sur les compétences de domaine et les rôles des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Language Models for Faithful Data-to-Text Generation and Proactive Conversational Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Sorbonne université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04040213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rebuffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scoutheeten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cancelliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00801-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.9-38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Shah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118658v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bahsoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856667v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rayane Kebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21289-4_39" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122957v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile van Cooten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04668348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664190.3672528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758967v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Herserant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Luiggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Djeddal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Toukal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lumbreras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04716809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Katrenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy F. Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04791285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Bertini Baldassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shukor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jendoubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baelde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577603" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Doan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Hai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Formal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarksi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Falissard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_34" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abchiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531871" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.04344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72113-8_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02774325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Zablocki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zablocki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Carvalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01841660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pickens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022164" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914586.2914589" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_86" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983771" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970398.2970442" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806481" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132594v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600428.2609598" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45068-6_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2232817.2232832" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964805" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Mehta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02488525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Oviatt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040213v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rebuffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Scoutheeten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cancelliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00801-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Shah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.9-38" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118658v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bahsoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.04.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856667v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rayane Kebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21289-4_39" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122957v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile van Cooten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05122843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04791285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Bertini Baldassini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shukor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Djeddal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Toukal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04716809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Katrenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lumbreras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758967v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Herserant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Luiggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04668348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664190.3672528" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy F. Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Falissard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jendoubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baelde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577603" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Doan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Hai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Formal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarksi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_34" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abchiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531871" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.04344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03757587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03563308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72113-8_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02774325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Zablocki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zablocki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01841660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pickens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3022164" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_86" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597237v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914586.2914589" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983771" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348916v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970398.2970442" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806481" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806881" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132594v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600428.2609598" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45068-6_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2232817.2232832" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_16" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964805" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Mehta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Beskow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04788197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02488525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Oviatt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040213v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>