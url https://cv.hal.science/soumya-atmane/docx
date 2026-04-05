--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,457 +66,591 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Defects on Barrier Energy Formation for OOH * Intermediate in ORR on Tetragonal-ZrO 2 with Adsorbed-Hydroxyl</w:t>
+                <w:t xml:space="preserve">Liquid temperature effect on Pt-Sn properties during plasma sputtering onto polyethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">Dilane Kevin Tagueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Millon</w:t>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (28), pp.11572-11582. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8873928/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424862v1</w:t>
+                <w:t xml:space="preserve">hal-05579827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t>
+                <w:t xml:space="preserve">Influence of Defects on Barrier Energy Formation for OOH * Intermediate in ORR on Tetragonal-ZrO 2 with Adsorbed-Hydroxyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Atmane</w:t>
+                <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maroussiak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Movaffaq Kateb</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (28), pp.11572-11582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683463v3</w:t>
+                <w:t xml:space="preserve">hal-04424862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maroussiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movaffaq Kateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.060401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683463v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atomistic insight into the defect-induced tunable plasticity and electronic properties of tetragonal zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, pp.106731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -526,1578 +660,1578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Fazeli</w:t>
+                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176842v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291407v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
+                <w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291455v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291423v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics study of the effect of sputtered atom energy distribution on film growth. Comparison between thermal evaporation, dc magnetron sputtering, HiPIMS and bipolar HiPIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussiak Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar hipims for filling silicon trenches by copper (and deposition inside porous substrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar hipims for filling silicon trenches and porous substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2107,154 +2241,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Atmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, ANTIBES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2264,114 +2398,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanoparticules et de couches minces d'oxynitrures à propriétés électrocatalytiques par pulvérisation magnétron sur liquide de type polyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université d'Orléans, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025ORLE1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05303752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2518,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>