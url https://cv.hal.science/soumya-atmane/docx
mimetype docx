--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -747,1182 +747,1182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130645v1</w:t>
+                <w:t xml:space="preserve">hal-05325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
+              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228120v1</w:t>
+                <w:t xml:space="preserve">hal-05130645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Millon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325657v1</w:t>
+                <w:t xml:space="preserve">hal-05228120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Rochdi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Disson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amael Caillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176851v1</w:t>
+                <w:t xml:space="preserve">hal-04291407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291440v1</w:t>
+                <w:t xml:space="preserve">hal-04176842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">B. Disson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291623v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Orozco Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291407v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176842v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291423v1</w:t>
+                <w:t xml:space="preserve">hal-04291455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291455v1</w:t>
+                <w:t xml:space="preserve">hal-04291423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics study of the effect of sputtered atom energy distribution on film growth. Comparison between thermal evaporation, dc magnetron sputtering, HiPIMS and bipolar HiPIMS</w:t>
               </w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussiak Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar hipims for filling silicon trenches by copper (and deposition inside porous substrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>