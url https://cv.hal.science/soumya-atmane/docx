--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -793,277 +793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Millon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130645v1</w:t>
+                <w:t xml:space="preserve">hal-05228120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
+              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228120v1</w:t>
+                <w:t xml:space="preserve">hal-05130645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05303752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ORLE1023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>