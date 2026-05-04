--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -109,1070 +109,1070 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
+                <w:t xml:space="preserve">Experimental study on flow and burning behaviors of pool fires under ventilation conditions inside an engine compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Antoine Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 274 (B), pp.126611. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.103240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.103240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076497v1</w:t>
+                <w:t xml:space="preserve">hal-04890205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of particle deposition in fully developed turbulent fin-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.105271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889014v1</w:t>
+                <w:t xml:space="preserve">hal-05057956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of polydisperse particles deposition and mean flow structures at a bifurcating channel using an Euler–Lagrange approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-025-10032-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021745v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study on thermal and flow analysis of a water mist on a pool fire in a ventilated engine compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.124694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114940v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274 (B), pp.126611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756693v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of particle deposition in fully developed turbulent fin-tube heat exchanger</w:t>
+                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Russeil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105271⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.103147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057956v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on flow and burning behaviors of pool fires under ventilation conditions inside an engine compartment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prediction of polydisperse particles deposition and mean flow structures at a bifurcating channel using an Euler–Lagrange approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-025-10032-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.103240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04890205v1</w:t>
+                <w:t xml:space="preserve">hal-05021745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study on thermal and flow analysis of a water mist on a pool fire in a ventilated engine compartment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.124694. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.061501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779443v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-depth examination of flow structures organization downstream of a delta-winglet pair vortex generator under laminar, transitional, and turbulent flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.024117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1219,77 +1219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of the transition to turbulence downstream a delta winglet pair vortex generator in an airflow channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (1), pp.014108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,103 +1323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and rupture of elastoviscoplastic liquid plugs in airway reopening model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 300, pp.104718. </w:t>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow characteristics downstream delta-winglet vortex generator using stereoscopic particle image velocimetry for laminar, transitional, and turbulent channel flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of instantaneous flow behind a single fixed ripple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,706 +1704,706 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de systèmes Géothermiques sur stations de Relevage d’eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louart</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle ECRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215218v1</w:t>
+                <w:t xml:space="preserve">hal-05071526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puwit Chongcharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement de systèmes Géothermiques sur stations de Relevage d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Eloirdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle ECRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071526v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Flow and Thermal Characteristics of a Pool Fire in an Engine Compartment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer between a Pool Fire and Water Mist Droplets in a Compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinet Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetehouna Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellami Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Oger</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oger Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Fluid Flow and Thermal Science (ICFFTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/icffts24.107⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icffts24.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882006v1</w:t>
+                <w:t xml:space="preserve">hal-04882015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer between a Pool Fire and Water Mist Droplets in a Compartment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sellami Ilyas</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on Flow and Thermal Characteristics of a Pool Fire in an Engine Compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oger Antoine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Fluid Flow and Thermal Science (ICFFTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icffts24.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icffts24.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882015v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the thermal-hydraulic performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece, Greece</w:t>
@@ -2432,103 +2432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Thermal Sciences Conference (Eurotherm 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bled (Slovénie), Slovenia. pp.012048, </w:t>
@@ -2560,351 +2560,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE RADIATIVE HEAT FLUX DURING WATER MIST FIRE SUPPRESSION IN AN ENGINE COMPARTMENT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199132v1</w:t>
+                <w:t xml:space="preserve">hal-04201208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE RADIATIVE HEAT FLUX DURING WATER MIST FIRE SUPPRESSION IN AN ENGINE COMPARTMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleh Junjunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.375-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201208v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine compartment fre suppression using water mist containing polysorbates and ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleh Junjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. </w:t>
@@ -2942,90 +2942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'écoulement à l'aval d'un générateur de tourbillons longitudinaux par simulations LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,103 +3059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de dépôts de particules dans un échangeur par approche Euler – Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kousseila Atsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Congrès Français de Thermique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,64 +3202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Background Oriented Schlieren Based On A Matlab App And A Smartphone Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3319,77 +3319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALISATION DES ECOULEMENTS PAR SMARTPHONE A DES FINS PEDAGOGIQUES ET APPLICATION DE LA BACKGROUND ORIENTED SCHLIEREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent dispersion of ellipsoidal particles in a wall-bounded turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Arcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of sediment deposition at a river confluence using an euler-lagrange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Arcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUE INSTATIONNAIRE DE L’ECOULEMENT A L’AVAL D’UNE RIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,103 +3770,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -3908,64 +3908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et rupture de bouchon liquide visco-élastique en micro-canal bifurqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Investigation behind Delta Winglet Vortex Generators by Stereo PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4146,103 +4146,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4300,51 +4300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF FLOW OVER AN ISOLATED RIPPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Poitiers, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4540,51 +4540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10032-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.103240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Seck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Eloirdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinet Antonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetehouna Khaled" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellami Ilyas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleh Junjunan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.560" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.103240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10032-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Seck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Eloirdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinet Antonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetehouna Khaled" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellami Ilyas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleh Junjunan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>