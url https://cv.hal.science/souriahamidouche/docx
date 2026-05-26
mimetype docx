--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -109,477 +109,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on flow and burning behaviors of pool fires under ventilation conditions inside an engine compartment</w:t>
+                <w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Sellami</w:t>
+                <w:t xml:space="preserve">Adel Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Robinet</w:t>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.103240. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.103240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890205v1</w:t>
+                <w:t xml:space="preserve">hal-04756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of particle deposition in fully developed turbulent fin-tube heat exchanger</w:t>
+                <w:t xml:space="preserve">Experimental study on flow and burning behaviors of pool fires under ventilation conditions inside an engine compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105271⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.103240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2025.103240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057956v1</w:t>
+                <w:t xml:space="preserve">hal-04890205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of particle deposition in fully developed turbulent fin-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.105271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756693v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study on thermal and flow analysis of a water mist on a pool fire in a ventilated engine compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of polydisperse particles deposition and mean flow structures at a bifurcating channel using an Euler–Lagrange approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,51 +998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1102,77 +1102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-depth examination of flow structures organization downstream of a delta-winglet pair vortex generator under laminar, transitional, and turbulent flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.024117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1219,77 +1219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of the transition to turbulence downstream a delta winglet pair vortex generator in an airflow channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (1), pp.014108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1336,90 +1336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and rupture of elastoviscoplastic liquid plugs in airway reopening model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khady Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 300, pp.104718. </w:t>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow characteristics downstream delta-winglet vortex generator using stereoscopic particle image velocimetry for laminar, transitional, and turbulent channel flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of instantaneous flow behind a single fixed ripple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,90 +1710,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kousseila Atsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1818,103 +1818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puwit Chongcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t>
@@ -1965,51 +1965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de systèmes Géothermiques sur stations de Relevage d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Eloirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,287 +2041,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer between a Pool Fire and Water Mist Droplets in a Compartment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on Flow and Thermal Characteristics of a Pool Fire in an Engine Compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oger Antoine</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Fluid Flow and Thermal Science (ICFFTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/icffts24.104⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icffts24.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882015v1</w:t>
+                <w:t xml:space="preserve">hal-04882006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Flow and Thermal Characteristics of a Pool Fire in an Engine Compartment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Heat Transfer between a Pool Fire and Water Mist Droplets in a Compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinet Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetehouna Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellami Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Robinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Oger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oger Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Fluid Flow and Thermal Science (ICFFTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icffts24.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icffts24.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882006v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the thermal-hydraulic performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,90 +2566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kousseila Atsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2687,90 +2687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE RADIATIVE HEAT FLUX DURING WATER MIST FIRE SUPPRESSION IN AN ENGINE COMPARTMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleh Junjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessaloniki, Greece. pp.375-382, </w:t>
@@ -2821,77 +2821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine compartment fre suppression using water mist containing polysorbates and ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleh Junjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,90 +2942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'écoulement à l'aval d'un générateur de tourbillons longitudinaux par simulations LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,103 +3059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de dépôts de particules dans un échangeur par approche Euler – Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kousseila Atsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Congrès Français de Thermique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,64 +3202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Background Oriented Schlieren Based On A Matlab App And A Smartphone Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALISATION DES ECOULEMENTS PAR SMARTPHONE A DES FINS PEDAGOGIQUES ET APPLICATION DE LA BACKGROUND ORIENTED SCHLIEREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent dispersion of ellipsoidal particles in a wall-bounded turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Arcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of sediment deposition at a river confluence using an euler-lagrange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Arcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUE INSTATIONNAIRE DE L’ECOULEMENT A L’AVAL D’UNE RIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,103 +3770,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souria Hamidouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Investigation behind Delta Winglet Vortex Generators by Stereo PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4146,103 +4146,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souria Hamidouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4300,51 +4300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF FLOW OVER AN ISOLATED RIPPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Poitiers, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4540,51 +4540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.103240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10032-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Seck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Eloirdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinet Antonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetehouna Khaled" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellami Ilyas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleh Junjunan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2025.103240" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10032-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Seck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Eloirdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinet Antonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetehouna Khaled" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellami Ilyas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icffts24.104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleh Junjunan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>