--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -231,365 +231,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rounding and clustering-based exact algorithm for the p-center problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global solution of quadratic problems using interval methods and convex relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (2), pp.331-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-024-01370-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821165v1</w:t>
+                <w:t xml:space="preserve">hal-04016716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratization and convexification in polynomial binary optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Crama</w:t>
+                <w:t xml:space="preserve">A rounding and clustering-based exact algorithm for the p-center problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Rodríguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (3), pp.28. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.107185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-025-01334-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795395v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solution of quadratic problems using interval methods and convex relaxations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratization and convexification in polynomial binary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Elisabeth Rodríguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (2), pp.331-353. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (3), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-024-01370-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10878-025-01334-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016716v2</w:t>
+                <w:t xml:space="preserve">hal-03795395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient linear reformulations for binary polynomial optimization problems</w:t>
               </w:r>
@@ -660,278 +660,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust MILP formulations for the two-stage weighted vertex p-center problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Ales</w:t>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106334⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146260v2</w:t>
+                <w:t xml:space="preserve">hal-03450829v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust MILP formulations for the two-stage weighted vertex p-center problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Ales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450829v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing recovery cost of network optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving unconstrained 0-1 polynomial programs through quadratic convex reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solution of non-convex quadratically constrained quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Methods and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Wiegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158 (1-2), pp.235-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.376-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), pp.141-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,246 +1989,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star p-hub Center Problem and Star p-hub Median Problem with Bounded Path Lengths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hande Yaman</w:t>
+                <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126040v1</w:t>
+                <w:t xml:space="preserve">hal-01125718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Star p-hub Center Problem and Star p-hub Median Problem with Bounded Path Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hande Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.2725-2732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125718v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tighter formulation of the p-median problem</w:t>
               </w:r>
@@ -2393,256 +2393,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear inequalities among graph invariants: using GraPHedron to uncover optimal relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Doignon</w:t>
+                <w:t xml:space="preserve">Quadratic 0-1 programming : tightening linear or quadratic convex reformulation by use of relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro:2008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124980v1</w:t>
+                <w:t xml:space="preserve">hal-01125219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic 0-1 programming : tightening linear or quadratic convex reformulation by use of relaxations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Linear inequalities among graph invariants: using GraPHedron to uncover optimal relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fasbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Networks Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125219v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Mixed Integer Quadratic Programming Solver for the Unconstrained Quadratic 0-1 Problem</w:t>
               </w:r>
@@ -2808,217 +2808,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New formulation and resolution method for the p-center problem</w:t>
+                <w:t xml:space="preserve">A new formulation and exact solution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pochet</w:t>
+                <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I N F O R M S Journal on Computing</w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255583v1</w:t>
+                <w:t xml:space="preserve">hal-01124666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation and exact solution method for the p-center problem</w:t>
+                <w:t xml:space="preserve">New formulation and resolution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Labb?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pochet</w:t>
+                <w:t xml:space="preserve">Yves Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+              <w:t xml:space="preserve">I N F O R M S Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124666v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de génération de coupes pour le problème de l'affectation quadratique</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,77 +3848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust MILP formulations for the two-stage p-Center Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,77 +3956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic reformulations for the optimization of pseudo-boolean functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rodriguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,64 +4064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4172,77 +4172,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Solution of Quadratic Problems by Interval Methods and Convex Reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUGO 2022 - 15th Workshop on Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,51 +4267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de placement optimisé de drones pour la conception de réseaux de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification optimisée du déploiement d'un réseau de télécommunication multitechnologie par dispositifs aéroportés sur un théâtre d'opérations extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semidefinite programming relaxations through quadratic reformulation for box-constrained polynomial optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Alternative Current Optimal Power Flow to Global Optimality with Quadratic Reformulation Using Semi-Definite Programming and Branch-and-Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Adaptation Costs of a Rolling Stock Schedule with Adaptive Solution: the Case of Demand Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratisation et reformulation convexe pour les polynômes de variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5054,51 +5054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des coûts d’adaptation d’un plan de transport ferroviaire à l’aide de solutions adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5149,51 +5149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Quadratization in Convexification-Based Resolution of Polynomial Binary Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,973 +5251,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP Formulation for Adaptive Solutions in Railway Scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solve Alternative Current Optimal Power Flow to global optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ISMP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940926v1</w:t>
+                <w:t xml:space="preserve">hal-02455551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème de suites binaires avec faible autocorrélation à l'aide d'une reformulation quadratique convexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MILP Formulation for Adaptive Solutions in Railway Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">PGMO Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455573v1</w:t>
+                <w:t xml:space="preserve">hal-03940926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de formulations pour le problème du p-centre</w:t>
+                <w:t xml:space="preserve">Résolution du problème de suites binaires avec faible autocorrélation à l'aide d'une reformulation quadratique convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2018</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940916v1</w:t>
+                <w:t xml:space="preserve">hal-02455573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained 0-1 polynomial optimization through convex quadratic reformulation</w:t>
+                <w:t xml:space="preserve">Comparaison de formulations pour le problème du p-centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455578v1</w:t>
+                <w:t xml:space="preserve">hal-03940916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
+                <w:t xml:space="preserve">Unconstrained 0-1 polynomial optimization through convex quadratic reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO (International Symposium on Combinatorial Optimization) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakesh, France</w:t>
+              <w:t xml:space="preserve">ISMP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503279v1</w:t>
+                <w:t xml:space="preserve">hal-02455578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solve Alternative Current Optimal Power Flow to global optimality</w:t>
+                <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISCO (International Symposium on Combinatorial Optimization) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455551v1</w:t>
+                <w:t xml:space="preserve">hal-03503279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ROADEF 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455515v1</w:t>
+                <w:t xml:space="preserve">hal-02455536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
+                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811334v1</w:t>
+                <w:t xml:space="preserve">hal-02455515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estel Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. pp.0336-0341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455536v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for partitioning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,662 +6249,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de programmes polynomiaux en variables 0-1 et sans contraintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Optimal Power Flow through reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hadien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">15th EUROPT Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455556v1</w:t>
+                <w:t xml:space="preserve">hal-01811347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Optimal Power Flow through reformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de programmes polynomiaux en variables 0-1 et sans contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EUROPT Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, montréal, Canada</w:t>
+              <w:t xml:space="preserve">ROADEF 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811347v1</w:t>
+                <w:t xml:space="preserve">hal-02455556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of Quadratic Convex Reformulations to Solve the Quadratic Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">cocoa 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hong Kong, China. pp.726-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455461v1</w:t>
+                <w:t xml:space="preserve">hal-01500220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation quadratique convexe du problème d'affectation quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve formelle et contrainte alldiff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Butant</w:t>
+                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016 : 17e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1 - 2</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670972v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Quadratic Convex Reformulations to Solve the Quadratic Assignment Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preuve formelle et contrainte alldiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Butant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cocoa 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2016 : 17e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1 - 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500220v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes et couplages en Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Solution of General Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,247 +7165,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel: Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète: résultats de base et extensions récentes</w:t>
+                <w:t xml:space="preserve">Recent advances in solving some optimization problems in graphs by quadratic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15?me congr?s annuel de la ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, X, France. pp.1</w:t>
+              <w:t xml:space="preserve">Ninth International Colloquium on Graphs and Optimization. GO IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, X, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126371v1</w:t>
+                <w:t xml:space="preserve">hal-01126525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel : Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète : résultats de base et extensions récentes</w:t>
+                <w:t xml:space="preserve">Tutoriel: Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète: résultats de base et extensions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15?me congr?s annuel de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, X, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946287v1</w:t>
+                <w:t xml:space="preserve">hal-01126371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in solving some optimization problems in graphs by quadratic programming</w:t>
+                <w:t xml:space="preserve">Tutoriel : Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète : résultats de base et extensions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Colloquium on Graphs and Optimization. GO IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, X, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126525v1</w:t>
+                <w:t xml:space="preserve">hal-00946287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network coding for survivable multicast video streaming networks</w:t>
               </w:r>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,51 +8311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, ROME, Italy. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for graph partitionning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC 7 / 2013 System Modelling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Klagenfurt, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,515 +8456,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
+              <w:t xml:space="preserve">ISMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126099v1</w:t>
+                <w:t xml:space="preserve">hal-01126075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
+              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126039v1</w:t>
+                <w:t xml:space="preserve">hal-00759943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
+              <w:t xml:space="preserve">EURO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759950v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Escobar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
+              <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759943v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126075v1</w:t>
+                <w:t xml:space="preserve">hal-00759950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution method for quadratically constrained integer problems</w:t>
               </w:r>
@@ -8976,51 +8976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization 2011, Lisbon, Portugal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, X, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMINLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 10, 11?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9414,407 +9414,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
+                <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
+              <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125633v1</w:t>
+                <w:t xml:space="preserve">hal-01125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
+                <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
+              <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125637v1</w:t>
+                <w:t xml:space="preserve">hal-01125633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
+                <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
+              <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125634v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
+                <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
+              <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125632v1</w:t>
+                <w:t xml:space="preserve">hal-01125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Reformulations of Integer Quadratic Programs</w:t>
               </w:r>
@@ -9826,51 +9826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO'08, 2nd international conference on Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,51 +10085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10193,51 +10193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO 5 / ROADEF'07, 5?me journ?es francophones de recherche op?rationnelle / 8?me congr?s de la soci?t? fran?aise de recherche op?rationnelle et d'aide ? la d?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10433,217 +10433,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
+                <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
+              <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125220v1</w:t>
+                <w:t xml:space="preserve">hal-01125158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
+                <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
+              <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125158v1</w:t>
+                <w:t xml:space="preserve">hal-01125220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Reformulation Applied to the Graph Equicut Problem</w:t>
               </w:r>
@@ -10964,273 +10964,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124712v1</w:t>
+                <w:t xml:space="preserve">hal-01124742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124742v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalisations of the p-Center problem: formulations and solution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11452,394 +11452,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison expérimentale de différentes bornes inférieures pour un problème de placement de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRCN2000,Munich</w:t>
+              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124612v1</w:t>
+                <w:t xml:space="preserve">hal-01124551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facettes du polytope de l'affectation quadratique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Faye</w:t>
+                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
+              <w:t xml:space="preserve">DRCN2000,Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124549v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Facettes du polytope de l'affectation quadratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO 2000, London</w:t>
+              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124546v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale de différentes bornes inférieures pour un problème de placement de tâches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
+              <w:t xml:space="preserve">CO 2000, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124551v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and Linearization for 0-1 Quadratic Programming</w:t>
               </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMOD'98, Limassol, CYPRUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12021,51 +12021,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Mixed Integer Nonlinear Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, X, Morocco. pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12412,51 +12412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Ales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadien Godard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadien Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>