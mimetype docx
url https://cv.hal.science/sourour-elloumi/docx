--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -231,365 +231,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solution of quadratic problems using interval methods and convex relaxations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rounding and clustering-based exact algorithm for the p-center problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-024-01370-8⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.107185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016716v2</w:t>
+                <w:t xml:space="preserve">hal-04821165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rounding and clustering-based exact algorithm for the p-center problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratization and convexification in polynomial binary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Elisabeth Rodríguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 183, pp.107185. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (3), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10878-025-01334-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821165v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratization and convexification in polynomial binary optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global solution of quadratic problems using interval methods and convex relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Crama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Rodríguez-Heck</w:t>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (3), pp.28. </w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (2), pp.331-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-025-01334-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10898-024-01370-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795395v2</w:t>
+                <w:t xml:space="preserve">hal-04016716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient linear reformulations for binary polynomial optimization problems</w:t>
               </w:r>
@@ -679,51 +679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -770,51 +770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust MILP formulations for the two-stage weighted vertex p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Ales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing recovery cost of network optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving unconstrained 0-1 polynomial programs through quadratic convex reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solution of non-convex quadratically constrained quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Methods and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Wiegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158 (1-2), pp.235-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.376-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), pp.141-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,246 +1989,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Star p-hub Center Problem and Star p-hub Median Problem with Bounded Path Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hande Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.2725-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125718v1</w:t>
+                <w:t xml:space="preserve">hal-01126040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star p-hub Center Problem and Star p-hub Median Problem with Bounded Path Lengths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hande Yaman</w:t>
+                <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.2725-2732. </w:t>
+              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126040v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tighter formulation of the p-median problem</w:t>
               </w:r>
@@ -2808,217 +2808,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation and exact solution method for the p-center problem</w:t>
+                <w:t xml:space="preserve">New formulation and resolution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labb?</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Pochet</w:t>
+                <w:t xml:space="preserve">Yves Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+              <w:t xml:space="preserve">I N F O R M S Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124666v1</w:t>
+                <w:t xml:space="preserve">hal-01255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New formulation and resolution method for the p-center problem</w:t>
+                <w:t xml:space="preserve">A new formulation and exact solution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Labbé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labb?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pochet</w:t>
+                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I N F O R M S Journal on Computing</w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255583v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de génération de coupes pour le problème de l'affectation quadratique</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,77 +3956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic reformulations for the optimization of pseudo-boolean functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rodriguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,260 +4058,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+                <w:t xml:space="preserve">Global Solution of Quadratic Problems by Interval Methods and Convex Reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">HUGO 2022 - 15th Workshop on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595239v1</w:t>
+                <w:t xml:space="preserve">hal-03699921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Solution of Quadratic Problems by Interval Methods and Convex Reformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUGO 2022 - 15th Workshop on Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699921v1</w:t>
+                <w:t xml:space="preserve">hal-03595239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de placement optimisé de drones pour la conception de réseaux de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification optimisée du déploiement d'un réseau de télécommunication multitechnologie par dispositifs aéroportés sur un théâtre d'opérations extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semidefinite programming relaxations through quadratic reformulation for box-constrained polynomial optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4711,489 +4711,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Alternative Current Optimal Power Flow to Global Optimality with Quadratic Reformulation Using Semi-Definite Programming and Branch-and-Bound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des coûts d’adaptation d’un plan de transport ferroviaire à l’aide de solutions adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455486v1</w:t>
+                <w:t xml:space="preserve">hal-03940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Adaptation Costs of a Rolling Stock Schedule with Adaptive Solution: the Case of Demand Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lucas</w:t>
+                <w:t xml:space="preserve">Quadratisation et reformulation convexe pour les polynômes de variables binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RailNorrköping 2019. 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Norrköping, Sweden. pp.857-876</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428735v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratisation et reformulation convexe pour les polynômes de variables binaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Alternative Current Optimal Power Flow to Global Optimality with Quadratic Reformulation Using Semi-Definite Programming and Branch-and-Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455585v1</w:t>
+                <w:t xml:space="preserve">hal-02455486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des coûts d’adaptation d’un plan de transport ferroviaire à l’aide de solutions adaptative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the Adaptation Costs of a Rolling Stock Schedule with Adaptive Solution: the Case of Demand Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">RailNorrköping 2019. 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Norrköping, Sweden. pp.857-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940774v1</w:t>
+                <w:t xml:space="preserve">hal-02428735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Quadratization in Convexification-Based Resolution of Polynomial Binary Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,973 +5251,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solve Alternative Current Optimal Power Flow to global optimality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MILP Formulation for Adaptive Solutions in Railway Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, bordeaux, France</w:t>
+              <w:t xml:space="preserve">PGMO Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455551v1</w:t>
+                <w:t xml:space="preserve">hal-03940926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP Formulation for Adaptive Solutions in Railway Scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résolution du problème de suites binaires avec faible autocorrélation à l'aide d'une reformulation quadratique convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940926v1</w:t>
+                <w:t xml:space="preserve">hal-02455573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème de suites binaires avec faible autocorrélation à l'aide d'une reformulation quadratique convexe</w:t>
+                <w:t xml:space="preserve">Comparaison de formulations pour le problème du p-centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455573v1</w:t>
+                <w:t xml:space="preserve">hal-03940916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de formulations pour le problème du p-centre</w:t>
+                <w:t xml:space="preserve">Unconstrained 0-1 polynomial optimization through convex quadratic reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940916v1</w:t>
+                <w:t xml:space="preserve">hal-02455578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained 0-1 polynomial optimization through convex quadratic reformulation</w:t>
+                <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISCO (International Symposium on Combinatorial Optimization) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455578v1</w:t>
+                <w:t xml:space="preserve">hal-03503279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
+                <w:t xml:space="preserve">Solve Alternative Current Optimal Power Flow to global optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO (International Symposium on Combinatorial Optimization) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakesh, France</w:t>
+              <w:t xml:space="preserve">ISMP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503279v1</w:t>
+                <w:t xml:space="preserve">hal-02455551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455536v1</w:t>
+                <w:t xml:space="preserve">hal-02455515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
+                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estel Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. pp.0336-0341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455515v1</w:t>
+                <w:t xml:space="preserve">hal-01811334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811334v1</w:t>
+                <w:t xml:space="preserve">hal-02455536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for partitioning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,433 +6478,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Quadratic Convex Reformulations to Solve the Quadratic Assignment Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cocoa 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500220v1</w:t>
+                <w:t xml:space="preserve">hal-02455461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation quadratique convexe du problème d'affectation quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Preuve formelle et contrainte alldiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Butant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2016 : 17e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1 - 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455461v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve formelle et contrainte alldiff</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Quadratic Convex Reformulations to Solve the Quadratic Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016 : 17e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">cocoa 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hong Kong, China. pp.726-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670972v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes et couplages en Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Solution of General Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,51 +7184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in solving some optimization problems in graphs by quadratic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Colloquium on Graphs and Optimization. GO IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, X, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,51 +8311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, ROME, Italy. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for graph partitionning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC 7 / 2013 System Modelling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Klagenfurt, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,515 +8456,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
+              <w:t xml:space="preserve">EURO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126075v1</w:t>
+                <w:t xml:space="preserve">hal-01126099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Escobar</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
+              <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759943v1</w:t>
+                <w:t xml:space="preserve">hal-01126039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126099v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
+              <w:t xml:space="preserve">ISMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126039v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
+              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759950v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution method for quadratically constrained integer problems</w:t>
               </w:r>
@@ -8976,51 +8976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization 2011, Lisbon, Portugal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, X, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMINLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 10, 11?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9414,407 +9414,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
+                <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
+              <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125632v1</w:t>
+                <w:t xml:space="preserve">hal-01125633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
+                <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
+              <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125633v1</w:t>
+                <w:t xml:space="preserve">hal-01125637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
+                <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
+              <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125637v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
+                <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
+              <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125634v1</w:t>
+                <w:t xml:space="preserve">hal-01125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Reformulations of Integer Quadratic Programs</w:t>
               </w:r>
@@ -9826,51 +9826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO'08, 2nd international conference on Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,51 +10085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10193,51 +10193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO 5 / ROADEF'07, 5?me journ?es francophones de recherche op?rationnelle / 8?me congr?s de la soci?t? fran?aise de recherche op?rationnelle et d'aide ? la d?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10433,217 +10433,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
+                <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
+              <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125158v1</w:t>
+                <w:t xml:space="preserve">hal-01125220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
+                <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
+              <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125220v1</w:t>
+                <w:t xml:space="preserve">hal-01125158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Reformulation Applied to the Graph Equicut Problem</w:t>
               </w:r>
@@ -10964,273 +10964,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124742v1</w:t>
+                <w:t xml:space="preserve">hal-01124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124712v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalisations of the p-Center problem: formulations and solution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11452,394 +11452,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale de différentes bornes inférieures pour un problème de placement de tâches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
+              <w:t xml:space="preserve">DRCN2000,Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124551v1</w:t>
+                <w:t xml:space="preserve">hal-01124612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Facettes du polytope de l'affectation quadratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRCN2000,Munich</w:t>
+              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124612v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facettes du polytope de l'affectation quadratique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Faye</w:t>
+                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
+              <w:t xml:space="preserve">CO 2000, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124549v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison expérimentale de différentes bornes inférieures pour un problème de placement de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO 2000, London</w:t>
+              <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124546v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and Linearization for 0-1 Quadratic Programming</w:t>
               </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMOD'98, Limassol, CYPRUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12021,51 +12021,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Mixed Integer Nonlinear Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, X, Morocco. pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12412,51 +12412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadien Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadien Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>