--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -660,2795 +660,2795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust MILP formulations for the two-stage weighted vertex p-center problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450829v3</w:t>
+                <w:t xml:space="preserve">hal-04146260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust MILP formulations for the two-stage weighted vertex p-center problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Ales</w:t>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106334⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146260v2</w:t>
+                <w:t xml:space="preserve">hal-03450829v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing recovery cost of network optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/net.22121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hudry</w:t>
+                <w:t xml:space="preserve">Estel Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estel Marie</w:t>
+                <w:t xml:space="preserve">Agathe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 298 (1-2), pp.183-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-018-2943-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving unconstrained 0-1 polynomial programs through quadratic convex reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (2), pp.231-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10898-020-00972-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872996v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Algorithms for the Product Pricing with Single-Minded Customers Requesting Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Bucarey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fränk Plein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2020.105139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solution of non-convex quadratically constrained quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Methods and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.98-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10556788.2017.1350675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Conic Bundle Method to Accelerate Both Phases of a Quadratic Convex Reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Wiegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (2), pp.318 - 331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/ijoc.2016.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and simulation for robust railway rolling-stock planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tréfond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Tréfond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">H. Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact quadratic convex reformulations of mixed-integer quadratically constrained problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158 (1-2), pp.235-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10107-015-0921-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch and Bound algorithm for general mixed-integer quadratic programs based on quadratic convex relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.376-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10878-012-9560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient compact quadratic convex reformulation for general integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), pp.141-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10589-012-9474-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10589-012-9474-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star p-hub Center Problem and Star p-hub Median Problem with Bounded Path Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.2725-2732. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tighter formulation of the p-median problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1), pp.69-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-008-9162-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-008-9162-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of standard solvers for quadratic 0-1 programs by a tight convex reformulation: The QCR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.1185-1197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic 0-1 programming : tightening linear or quadratic convex reformulation by use of relaxations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">Linear inequalities among graph invariants: using GraPHedron to uncover optimal relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fasbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Networks Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125219v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear inequalities among graph invariants: using GraPHedron to uncover optimal relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Doignon</w:t>
+                <w:t xml:space="preserve">Quadratic 0-1 programming : tightening linear or quadratic convex reformulation by use of relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro:2008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124980v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Mixed Integer Quadratic Programming Solver for the Unconstrained Quadratic 0-1 Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 109 (1), pp.55-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10107-005-0637-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.379-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formulation and resolution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I N F O R M S Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formulation and exact solution method for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de génération de coupes pour le problème de l'affectation quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41, pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best reduction of the quadratic semi-assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109, pp.197-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for finding the k-best allocations of a tree-structured program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26, pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement des tâches d'un programme à structure arborescente sur un réseau de processeurs: synthèse de résultats récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 32, pp.65-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de tâches dans un système distribué et dualité lagrangienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 26, pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3458,332 +3458,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Low Autocorrelation Binary Sequence Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Palagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ténérife, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Approximation for Binary Nonlinear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Variational Circuits for Higher-Order Binary Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3800,112 +3800,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Seattle (WA), United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2023, Seattle (WA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QCE57702.2023.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust MILP formulations for the two-stage p-Center Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,230 +4067,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Solution of Quadratic Problems by Interval Methods and Convex Reformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Durán Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUGO 2022 - 15th Workshop on Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699921v1</w:t>
+                <w:t xml:space="preserve">hal-03595239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Benders decomposition for the p-median problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Solution of Quadratic Problems by Interval Methods and Convex Reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">HUGO 2022 - 15th Workshop on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595239v1</w:t>
+                <w:t xml:space="preserve">hal-03699921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de placement optimisé de drones pour la conception de réseaux de communication</w:t>
               </w:r>
@@ -4477,369 +4486,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Approach Towards Global Optimality of Optimal Power Flow Using Quadratic Convex Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semidefinite programming relaxations through quadratic reformulation for box-constrained polynomial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820584⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1498-1503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065034v2</w:t>
+                <w:t xml:space="preserve">hal-02455410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semidefinite programming relaxations through quadratic reformulation for box-constrained polynomial optimization problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Approach Towards Global Optimality of Optimal Power Flow Using Quadratic Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1498-1503, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455410v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des coûts d’adaptation d’un plan de transport ferroviaire à l’aide de solutions adaptative</w:t>
+                <w:t xml:space="preserve">Reducing the Adaptation Costs of a Rolling Stock Schedule with Adaptive Solution: the Case of Demand Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">RailNorrköping 2019. 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Norrköping, Sweden. pp.857-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940774v1</w:t>
+                <w:t xml:space="preserve">hal-02428735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratisation et reformulation convexe pour les polynômes de variables binaires</w:t>
               </w:r>
@@ -4851,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4914,256 +4923,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Alternative Current Optimal Power Flow to Global Optimality with Quadratic Reformulation Using Semi-Definite Programming and Branch-and-Bound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+                <w:t xml:space="preserve">Réduction des coûts d’adaptation d’un plan de transport ferroviaire à l’aide de solutions adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455486v1</w:t>
+                <w:t xml:space="preserve">hal-03940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Adaptation Costs of a Rolling Stock Schedule with Adaptive Solution: the Case of Demand Changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Ramond</w:t>
+                <w:t xml:space="preserve">Solving Alternative Current Optimal Power Flow to Global Optimality with Quadratic Reformulation Using Semi-Definite Programming and Branch-and-Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RailNorrköping 2019. 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Norrköping, Sweden. pp.857-876</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428735v1</w:t>
+                <w:t xml:space="preserve">hal-02455486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Quadratization in Convexification-Based Resolution of Polynomial Binary Optimization</w:t>
               </w:r>
@@ -5175,51 +5184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rodriguez-Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5378,51 +5387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,51 +5564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5732,77 +5741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,373 +5830,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ROADEF 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455515v1</w:t>
+                <w:t xml:space="preserve">hal-02455536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
+                <w:t xml:space="preserve">Global optimisation of binary polynomial programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811334v1</w:t>
+                <w:t xml:space="preserve">hal-02455515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation Quadratique Convexe Pour l'Optimisation des Flux de Puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of wireless sensor networks deployment with coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estel Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. pp.0336-0341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455536v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for partitioning problems</w:t>
               </w:r>
@@ -6249,959 +6258,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Optimal Power Flow through reformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de programmes polynomiaux en variables 0-1 et sans contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EUROPT Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, montréal, Canada</w:t>
+              <w:t xml:space="preserve">ROADEF 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811347v1</w:t>
+                <w:t xml:space="preserve">hal-02455556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de programmes polynomiaux en variables 0-1 et sans contraintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving Optimal Power Flow through reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">15th EUROPT Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455556v1</w:t>
+                <w:t xml:space="preserve">hal-01811347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reformulation quadratique convexe du problème d'affectation quadratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455461v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation quadratique convexe du problème d'affectation quadratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global solution of mixed-integer polynomial optimization problems through quadratic reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455448v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve formelle et contrainte alldiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Butant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016 : 17e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France. pp.1 - 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Quadratic Convex Reformulations to Solve the Quadratic Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cocoa 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hong Kong, China. pp.726-734, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes et couplages en Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flot maximum robuste avec incertitudes sur les chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme congrès annuel de la ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Solution of General Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in solving some optimization problems in graphs by quadratic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7217,1024 +7226,1024 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Colloquium on Graphs and Optimization. GO IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, X, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel: Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète: résultats de base et extensions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15?me congr?s annuel de la ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, X, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel : Reformulation Quadratique Convexe pour l'optimisation Quadratique discrète : résultats de base et extensions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network coding for survivable multicast video streaming networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Networks Design and Modeling (RNDM), 2014 6th International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, X, France. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivable Network Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Convex Reformulation for discrete quadratic optimization : Basic results and recent extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO-COPI'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, X, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does network coding improve the throughput of a survivable multicast network ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Reliable Communication Networks (DRCN), 2014 10th International Conference on the</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et simulation pour la planification robuste des roulements d'engins en milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tréfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14è conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, TROYES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation based method for robust railway rolling-stock planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tréfond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRISTAN VIII - EIGHTH TRIENNIAL SYMPOSIUM ON TRANSPORTATION ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Pedro De Atacama, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network coding with single arc failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO, European Chapter on Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, X, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et simulation pour la planification robuste des roulements d?engins en milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tréfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, 14? Conf?rence de la Soci?t? Fran?aise de Recherche Op?rationnelle et Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations of mixed-integer quadratically constrained programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8249,168 +8258,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solution of mixed-integer quadratic programs through quadratic convex reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, ROME, Italy. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic convex reformulation for graph partitionning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8426,87 +8435,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC 7 / 2013 System Modelling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Klagenfurt, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,87 +8530,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,385 +8625,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
+              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126075v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified view of linear and quadratic convex reformulations for binary quadratic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
+              <w:t xml:space="preserve">ISMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759943v1</w:t>
+                <w:t xml:space="preserve">hal-01126075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution method for quadratically constrained integer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,87 +9018,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization 2011, Lisbon, Portugal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, X, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a general mixed-integer quadratic problem through convex reformulation : a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,272 +9113,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMINLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub Problems with Bounded Path Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th INFORMS Telecommunications Conference, Montr?al</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, X, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study for the p-median Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCO10. International Symposium on Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.455-462, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation convexe des programmes quadratiques entiers : un algorithme de Branch and Bound fondé sur la structure du problème reformulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,87 +9393,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 10, 11?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,182 +9488,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,87 +9678,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,87 +9773,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Reformulations of Integer Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9859,251 +9868,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO'08, 2nd international conference on Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation robuste d'une migration de matériel dans un réseau en décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles inégalités valides pour l'affectation quadratique généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, Clermont-Ferrand, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, X, France. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de reformulations linéaires de programmes quadratiques en nombres entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,1886 +10127,1886 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un problème réel de migration de matériel dans un réseau avec décroissance des clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO 5 / ROADEF'07, 5?me journ?es francophones de recherche op?rationnelle / 8?me congr?s de la soci?t? fran?aise de recherche op?rationnelle et d'aide ? la d?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation d'un programme quadratique avec un objectif déjà convexe : la méthode QCR appliquée à un problème d'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO 5 / ROADEF'07, 5?me journ?es francophones de recherche op?rationnelle / 8?me congr?s de la soci?t? fran?aise de recherche op?rationnelle et d'aide ? la d?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.369-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'une migration de réseau dans un réseau en décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ?e Optimisation dans les r?seaux ? Gaz-de-France, Saint-Denis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Reformulation Applied to the Graph Equicut Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIO/EURO'05 5th Conf. on Combinatorial Optimization, ENST, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formulation alternative de Problèmes de Localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'05 6ème congrès, Tours, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, X, France. pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue Methods for Linearly Constrained Quadratic 0-1 Problems with Application to the Densest k-Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 05, février, Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation convexe pour la minimisation d'une fonction quadratique en variables 0-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la ROADEF, Avignon, 26-28 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labb?</w:t>
+                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124712v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et résolution d'un problème de p-Centre tolérant aux pannes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local optimization of index assignments for multiple description coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labb?</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+              <w:t xml:space="preserve">XIth European Signal Processing Conference (EUSIPCO-2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124742v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalisations of the p-Center problem: formulations and solution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labb?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method for designing radio-mobile access networks based on SDH rings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2001, Rotterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de coupes pour l'Affectation Quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRCN2000,Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facettes du polytope de l'affectation quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CO 2000, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison expérimentale de différentes bornes inférieures pour un problème de placement de tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'2000, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and Linearization for 0-1 Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMOD'98, Limassol, CYPRUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental comparison of different lower bounds for a task allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMOD'95, Londres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12007,51 +12016,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact MILP formulations for the p-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12061,70 +12070,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jon Lee; Giovanni Rinaldi; A. Ridha Mahjoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10856, Springer, pp.14-25, 2018, Lecture Notes in Computer Science, 978-3-319-96151-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12134,65 +12143,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a general mixed-integer quadratic problem through convex reformulation : a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12207,65 +12216,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Mixed Integer Nonlinear Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, X, Morocco. pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12412,51 +12421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadien Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laplace Mermoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-09-1998" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795395v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodr&#237;guez-Heck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-025-01334-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Verch&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146260v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450829v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dur&#225;n Mateluna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.11.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03189488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2943-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872996v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00972-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;nk Plein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2017.1350675" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVMBSZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-008-9162-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16CE37311AADDA7C40BE6E7B3534360880477E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasbender" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb?" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pochet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palagi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mencarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.00011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rodriguez-Heck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Pass-Lanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Naghmouchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065034v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Godard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820584" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02428735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102614" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Butant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_54" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yaman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125798v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D15X8X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardinal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124551v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>