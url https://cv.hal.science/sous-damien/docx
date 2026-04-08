--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -206,334 +206,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven amplification of surf-zone bottom stress on rough seabeds</w:t>
+                <w:t xml:space="preserve">Pixel-based satellite mapping for coral island seabed classification: Application to the Maupiti island, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.3165-3178. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.101762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-3165-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390837v1</w:t>
+                <w:t xml:space="preserve">hal-05339389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-based satellite mapping for coral island seabed classification: Application to the Maupiti island, French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-driven amplification of surf-zone bottom stress on rough seabeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teo Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Marc Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.101762. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.3165-3178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-3165-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339389v1</w:t>
+                <w:t xml:space="preserve">hal-05390837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -606,64 +606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -753,51 +753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (20), pp.7227-7255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -948,64 +948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Friction Factor and Roughness Definition in Multi‐Scale Coral Barrier Reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Tide- and Wave-Driven Groundwater Dynamics in Meso-Tidal Sandy Beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Woussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,90 +1173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of roughness geometry in frictional wave dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.104478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1290,64 +1290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional wave dissipation in macro-roughness environments: a comparison of bottom stress and bulk canopy drag models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 314, pp.119738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1381,90 +1381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1515,90 +1515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOTE-CD: SMOTE for compositional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teo Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1632,51 +1632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral wave dissipation over a roughness‐varying barrier reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (5), pp.e2022GL102104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Richards' equation-based model for wave-resolving simulation of variably-saturated beach groundwater flow dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Defences on Low-Lying Reef Flats: A Laboratory Study of Seawall Shape and Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goélanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), pp.1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2100,90 +2100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of energetic depth-limited wave loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 125, pp.103216. </w:t>
@@ -2221,77 +2221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom Drag Coefficient on a Shallow Barrier Reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Maticka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2466,261 +2466,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
+                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966441v1</w:t>
+                <w:t xml:space="preserve">hal-03602282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.4470. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602282v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosu Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cutroneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stocchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 151, pp.103897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3221,77 +3221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tides and surface friction coefficient in semi-enclosed shallow lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Measurements of a High-Energy Headland Deflection Rip Current: Tidal Modulation, Very Low Frequency Pulsation and Vertical Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,408 +3453,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899640v1</w:t>
+                <w:t xml:space="preserve">hal-02899297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of plastic litter in nearshore waters: first insights from wind and wave laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stocchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.111023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dodet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899297v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Infragravity Waves during Hurricane Overwash</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Anarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Figlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,767 +3951,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Observations of Wave-induced Headland Rips</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting technical anomalies in high-frequency water-quality data using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Barrett</w:t>
+                <w:t xml:space="preserve">Javier Rodriguez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/si95-113.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (21), pp.13719-13730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c04069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044435v1</w:t>
+                <w:t xml:space="preserve">hal-02929461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting technical anomalies in high-frequency water-quality data using Artificial Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Kermorvant</w:t>
+                <w:t xml:space="preserve">Field Observations of Wave-induced Headland Rips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mouragues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Peterson</w:t>
+                <w:t xml:space="preserve">Aaron Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (21), pp.13719-13730. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c04069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/si95-113.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929461v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What on Earth?!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Tesan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (sp1), pp.364-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCR-SI101-065.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945061v1</w:t>
+                <w:t xml:space="preserve">hal-02925861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What on Earth?!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (sp1), pp.364-366. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCR-SI101-065.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925861v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Tissier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium, Special issue 95, pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520270v1</w:t>
+                <w:t xml:space="preserve">hal-02899299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium, Special issue 95, pp.1047-1051. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899299v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Energy Surf Zone Currents and Headland Rips at a Geologically Constrained Mesotidal Beach</w:t>
               </w:r>
@@ -4844,90 +4844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.106445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,103 +4961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transformation over a barrier reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5089,222 +5089,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357569v1</w:t>
+                <w:t xml:space="preserve">hal-02127506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127506v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
               </w:r>
@@ -5424,77 +5424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Runup Over Steep Rocky Cliffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation patterns in a channel reef-lagoon system, Ouano lagoon, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,90 +5688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: Interference process and specific surface effects on damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,103 +5822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.144-155. </w:t>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,77 +6112,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.148-155. </w:t>
@@ -6259,51 +6259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,64 +6350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a submerged plate on the near-bed dynamics underincoming waves in deep water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6454,51 +6454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cross-reef water fluxes on lagoon dynamics: a simple parameterization for coral lagoon circulation model, with application to the Ouano Lagoon, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,77 +6575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,77 +6731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
@@ -6865,77 +6865,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6964,51 +6964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction law and turbulent properties in a laboratory Ekman boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swash-groundwater dynamics in a sandy beach laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7197,77 +7197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,51 +7331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tsai's model based S-PIV method for velocity measurements in a turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7568,51 +7568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater pressure dynamics in a laboratory swash zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,51 +7948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical wave breaking with macro-roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on along-slope flows in homogeneous and stratified rotating fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don L Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8193,51 +8193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from deep to shallow water layer: formation of vortex dipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent vortex dipoles in a shallow water layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,51 +8459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional dissipation of incident waves over a spatially varying rough barrier reef in Mayotte, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,256 +8677,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LOW FREQUENCY WAVE ENERGY DISTRIBUTION IN A CORAL REEF-LAGOON SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Coastlab 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691437v1</w:t>
+                <w:t xml:space="preserve">hal-04974823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW FREQUENCY WAVE ENERGY DISTRIBUTION IN A CORAL REEF-LAGOON SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Belkadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastlab 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974823v1</w:t>
+                <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOTTOM ROUGHNESS DEFINITION IN CORAL REEF CONTEXT (LA REUNION ISLAND, FRANCE)</w:t>
               </w:r>
@@ -9037,51 +9037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION ON A ROCKY SHORE: FROM FIELD WORK ON RE ISLAND TO 3D MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9184,77 +9184,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des vagues et processus de dissipation sur une côte rocheuse : premiers résultats issus de la campagne de terrain RiCoRé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a wave-forced Richards' equation-based model regarding beach groundwater flow experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Fluid Mechanics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dvůr Králové nad Labem, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9387,90 +9387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en laboratoire de l’hydrodynamique des vagues dans la zone de déferlement en présence de macro-rugosités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Civil - Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9504,90 +9504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory study of wave hydrodynamics in the surf zone in presence of roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2022 - 37th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Prague, Czech Republic. pp.27-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9742,51 +9742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIELD STUDY OF WIND TIDE IN SEMI-ENCLOSED SHALLOW BASINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,64 +9885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10006,51 +10006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10084,90 +10084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de brise-lames détachés poreux émergeants sur l'énergie de la houle à la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10214,77 +10214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10309,77 +10309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10473,64 +10473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10594,64 +10594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.391-400, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10698,90 +10698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION OVER THE OUANO REEF BARRIER, NEW CALEDONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
@@ -10810,103 +10810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
@@ -10948,90 +10948,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
@@ -11060,90 +11060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11229,51 +11229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS 2016 Sydney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.258-262, </w:t>
@@ -11324,77 +11324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11436,77 +11436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory flows through porous media: influence of the specific surface on the wave behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11557,51 +11557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed dynamics in a microtidal swash zone under small wave conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,77 +11665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements stationnaires ou oscillants à travers un milieu poreux: effets de la surface spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,51 +11821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11920,51 +11920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field study of cross-reef dynamics above the Ouano coral barrier, New Caledonia, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12071,64 +12071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12170,90 +12170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12308,51 +12308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12416,51 +12416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12511,51 +12511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12606,77 +12606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12878,51 +12878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reponse de la nappe d'eau sous forçage infragravitaire sur la plage du Truc Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13219,51 +13219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des ondes en zone de surf et de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drézigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13353,51 +13353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13435,51 +13435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13517,51 +13517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13599,51 +13599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stéréoscopiques en couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13681,51 +13681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stereoscopiques dans une couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13821,51 +13821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13925,51 +13925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14046,64 +14046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Maticka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14173,51 +14173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional Dissipation of Incident Waves Over a Spatially-Varying Rough Barrier Reef in Mayotte, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14307,51 +14307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport sédimentaire et morphodynamique en zone littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.Ch. 10, 2012</w:t>
@@ -14393,51 +14393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and morphodynamics in nearshore areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.Ch. 10, 2012</w:t>
@@ -14649,64 +14649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-resolved modeling of surf zone wave transformation over idealized rough bottoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14767,90 +14767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à phase résolue de la transformation des vagues en zone de déferlement sur des fonds rugueux idéalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15116,51 +15116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F87F4C60"/>
+    <w:nsid w:val="CA50F123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15347,51 +15347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546339v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546339v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>