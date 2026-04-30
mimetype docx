--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -574,382 +574,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global high-resolution wave model for the tropical ocean using WAVEWATCH III version 7.14</w:t>
+                <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gaffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (6), pp.1929-1946. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1929-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.7227-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7227-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006056v1</w:t>
+                <w:t xml:space="preserve">hal-05268811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the non-linear shallow water equations over unsaturated porous media: a discontinuous galerkin method for coarse-grained beaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new global high-resolution wave model for the tropical ocean using WAVEWATCH III version 7.14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Poussel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aron Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09217134251332094⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), pp.1929-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1929-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713029v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of the non-linear shallow water equations over unsaturated porous media: a discontinuous galerkin method for coarse-grained beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (20), pp.7227-7255. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09217134251332094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268811v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Friction Factor and Roughness Definition in Multi‐Scale Coral Barrier Reef</w:t>
               </w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (12), pp.e2025JC023146. </w:t>
@@ -1063,339 +1063,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Tide- and Wave-Driven Groundwater Dynamics in Meso-Tidal Sandy Beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Woussen</w:t>
+                <w:t xml:space="preserve">Frictional wave dissipation in macro-roughness environments: a comparison of bottom stress and bulk canopy drag models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16131924⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734741v1</w:t>
+                <w:t xml:space="preserve">hal-04770388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of roughness geometry in frictional wave dissipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Observations of Tide- and Wave-Driven Groundwater Dynamics in Meso-Tidal Sandy Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Woussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104478. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w16131924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442134v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional wave dissipation in macro-roughness environments: a comparison of bottom stress and bulk canopy drag models</w:t>
+                <w:t xml:space="preserve">The role of roughness geometry in frictional wave dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 314, pp.119738. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770388v1</w:t>
+                <w:t xml:space="preserve">hal-04442134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
               </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 619, pp.129344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2466,529 +2466,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+                <w:t xml:space="preserve">Detecting the effects of inter-annual and seasonal changes in environmental factors on the striped red mullet population in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosu Paradinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lissardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.102008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602282v1</w:t>
+                <w:t xml:space="preserve">hal-03602279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02966441v1</w:t>
+                <w:t xml:space="preserve">hal-03602282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutron</w:t>
+                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Paugam</w:t>
+                <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339418v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the effects of inter-annual and seasonal changes in environmental factors on the striped red mullet population in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kermorvant</w:t>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lissardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, pp.102008. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602279v1</w:t>
+                <w:t xml:space="preserve">hal-03339418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling Velocity of Microplastics Exposed to Wave Action</w:t>
               </w:r>
@@ -3104,64 +3104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive strategy for discontinuous Galerkin simulations of Richards’ equation: application to multi-materials dam wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tides and surface friction coefficient in semi-enclosed shallow lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,408 +3453,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of plastic litter in nearshore waters: first insights from wind and wave laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dodet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+                <w:t xml:space="preserve">Remi Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.111023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899297v1</w:t>
+                <w:t xml:space="preserve">hal-02518472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of plastic litter in nearshore waters: first insights from wind and wave laboratory experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchino</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chemin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111023⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518472v1</w:t>
+                <w:t xml:space="preserve">hal-02899640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
+                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Certain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899640v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Infragravity Waves during Hurricane Overwash</w:t>
               </w:r>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4219,499 +4219,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What on Earth?!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Tesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCR-SI101-065.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925861v1</w:t>
+                <w:t xml:space="preserve">hal-02945061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What on Earth?!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (sp1), pp.364-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/JCR-SI101-065.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945061v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899299v1</w:t>
+                <w:t xml:space="preserve">hal-02520270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Tissier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015503. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium, Special issue 95, pp.1047-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520270v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Energy Surf Zone Currents and Headland Rips at a Geologically Constrained Mesotidal Beach</w:t>
               </w:r>
@@ -4883,51 +4883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.106445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5000,64 +5000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5089,252 +5089,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127506v1</w:t>
+                <w:t xml:space="preserve">hal-02357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (9), pp.284. </w:t>
+              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357569v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Runup Over Steep Rocky Cliffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,77 +5688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: Interference process and specific surface effects on damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,51 +5848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,64 +5969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of BB-AMR scheme using entropy production as refinement criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Altazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,77 +6112,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.148-155. </w:t>
@@ -6220,64 +6220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a submerged plate on the near-bed dynamics underincoming waves in deep water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6569,416 +6569,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Touboul</w:t>
+                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108388v1</w:t>
+                <w:t xml:space="preserve">hal-01426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Campmas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Gouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2014.s04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+                <w:t xml:space="preserve">hal-01108388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426584v1</w:t>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction law and turbulent properties in a laboratory Ekman boundary layer</w:t>
               </w:r>
@@ -7210,64 +7210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,51 +7676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,51 +7810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase-Flow Unstructured Grid Solver: Application to Tsunami Wave Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,51 +7961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,320 +8427,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Frictional dissipation of incident waves over a spatially varying rough barrier reef in Mayotte, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">France Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal. pp.607-612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268899v1</w:t>
+                <w:t xml:space="preserve">hal-04924853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional dissipation of incident waves over a spatially varying rough barrier reef in Mayotte, Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mila Geindre</w:t>
+                <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kévin Martins</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924853v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW FREQUENCY WAVE ENERGY DISTRIBUTION IN A CORAL REEF-LAGOON SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8768,773 +8777,773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastlab 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOTTOM ROUGHNESS DEFINITION IN CORAL REEF CONTEXT (LA REUNION ISLAND, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2024 - International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION ON A ROCKY SHORE: FROM FIELD WORK ON RE ISLAND TO 3D MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Seyfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, France. pp.29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9753/icce.v37.waves.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des vagues et processus de dissipation sur une côte rocheuse : premiers résultats issus de la campagne de terrain RiCoRé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Etude en laboratoire de l’hydrodynamique des vagues dans la zone de déferlement en présence de macro-rugosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.011⟩</w:t>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917056v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a wave-forced Richards' equation-based model regarding beach groundwater flow experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+                <w:t xml:space="preserve">Transformation des vagues et processus de dissipation sur une côte rocheuse : premiers résultats issus de la campagne de terrain RiCoRé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Fluid Mechanics 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.95 - 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937176v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en laboratoire de l’hydrodynamique des vagues dans la zone de déferlement en présence de macro-rugosités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Assessment of a wave-forced Richards' equation-based model regarding beach groundwater flow experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Civil - Génie Côtier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Fluid Mechanics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dvůr Králové nad Labem, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000367v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory study of wave hydrodynamics in the surf zone in presence of roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9576,307 +9585,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2022 - 37th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Discontinuous Galerkin Method for Richards Equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+                <w:t xml:space="preserve">FIELD STUDY OF WIND TIDE IN SEMI-ENCLOSED SHALLOW BASINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/TPFM.2020.004⟩</w:t>
+              <w:t xml:space="preserve">2020 Coastal Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, Australia. pp.719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36v.currents.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507326v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIELD STUDY OF WIND TIDE IN SEMI-ENCLOSED SHALLOW BASINS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Paugam</w:t>
+                <w:t xml:space="preserve">Adaptive Discontinuous Galerkin Method for Richards Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Coastal Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v36v.currents.27⟩</w:t>
+              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Prague, Czech Republic. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14311/TPFM.2020.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055577v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9931,540 +9940,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de brise-lames détachés poreux émergeants sur l'énergie de la houle à la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2348986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154268v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154236v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Measurement of Wave Impact Pressure on a Composite Breakwater in St-Jean-de-Luz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10519,73 +10528,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10630,106 +10639,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.391-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION OVER THE OUANO REEF BARRIER, NEW CALEDONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10737,150 +10746,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,73 +10908,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11024,324 +11033,324 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Response of a Macrotidal Embayed Beach, Porsmilin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS 2016 Sydney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.258-262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI75-075.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11350,244 +11359,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory flows through porous media: influence of the specific surface on the wave behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-fifth International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, kone, hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed dynamics in a microtidal swash zone under small wave conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11596,263 +11605,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathy Missamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements stationnaires ou oscillants à travers un milieu poreux: effets de la surface spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème journées nationales génie civil génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. p 21-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11884,100 +11893,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Journées Nationales Génie CIvil Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field study of cross-reef dynamics above the Ouano coral barrier, New Caledonia, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12009,87 +12018,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon driven morphodynamics of the Wan Tzu Liao sand barrier (South-Westernmost Taïwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12097,249 +12106,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Unknown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12354,182 +12363,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments of transitional and turbulent Ekman layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D parallel numerical simulation of two phase flow on unstructured grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12570,225 +12579,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Solver for Two Phases Flows Unstructured Grid: Application to Wave Impact on Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,73 +12825,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International offshore and polar engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hawaia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déferlement de vague : approche multi-pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12891,119 +12900,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la morphodynamique d'une plage barrée tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13025,124 +13034,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sables d'Olonne, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reponse de la nappe d'eau sous forçage infragravitaire sur la plage du Truc Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13170,87 +13179,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des ondes en zone de surf et de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drézigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,87 +13287,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement bi-fluide : Application à l’impact d’une vague solitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,106 +13375,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13481,73 +13490,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13563,73 +13572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stéréoscopiques en couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13645,73 +13654,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stereoscopiques dans une couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13727,51 +13736,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13781,277 +13790,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of microplastics in the Gironde estuary: Sensitivity to physical processes and their parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of flows in unsaturated porous media by an adaptive discontinuous Galerkin method: application to La Verne dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'hydrodynamique d'un récif-lagon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Saisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Maticka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14092,527 +14101,393 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Dissipation of Incident Waves Over a Spatially-Varying Rough Barrier Reef in Mayotte, Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mila Geindre</w:t>
+                <w:t xml:space="preserve">Transport sédimentaire et morphodynamique en zone littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erosion des géomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.Ch. 10, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05546339v1</w:t>
+                <w:t xml:space="preserve">hal-00725433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport sédimentaire et morphodynamique en zone littorale</w:t>
+                <w:t xml:space="preserve">Sediment transport and morphodynamics in nearshore areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erosion des géomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.Ch. 10, 2012</w:t>
+              <w:t xml:space="preserve">Erosion of Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.Ch. 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725433v1</w:t>
+                <w:t xml:space="preserve">hal-00725432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport and morphodynamics in nearshore areas</w:t>
-[...76 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A large-scale laboratory experiment of rip current circulations over a moveable bed: drifter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizuguchi M.; Sato S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Coastal Dynamics 2009 Impacts of Human Activities on Dynamic Coastal Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, 2009, 978-981-4282-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814282475_0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14622,265 +14497,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-resolved modeling of surf zone wave transformation over idealized rough bottoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à phase résolue de la transformation des vagues en zone de déferlement sur des fonds rugueux idéalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14890,165 +14765,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Babène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Babène</w:t>
+                <w:t xml:space="preserve">Rémi Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bellia</w:t>
+                <w:t xml:space="preserve">Yves Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bidet</w:t>
+                <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15116,51 +14991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA50F123"/>
+    <w:nsid w:val="8191F7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15347,51 +15222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546339v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>