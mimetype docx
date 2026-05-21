--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1063,222 +1063,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional wave dissipation in macro-roughness environments: a comparison of bottom stress and bulk canopy drag models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Observations of Tide- and Wave-Driven Groundwater Dynamics in Meso-Tidal Sandy Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Woussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119738⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16131924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770388v1</w:t>
+                <w:t xml:space="preserve">hal-04734741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Tide- and Wave-Driven Groundwater Dynamics in Meso-Tidal Sandy Beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Woussen</w:t>
+                <w:t xml:space="preserve">Frictional wave dissipation in macro-roughness environments: a comparison of bottom stress and bulk canopy drag models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, pp.119738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16131924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734741v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of roughness geometry in frictional wave dissipation</w:t>
               </w:r>
@@ -1977,265 +1977,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of subtidal flow in a narrow meandering stratified estuary</w:t>
+                <w:t xml:space="preserve">In-situ measurements of energetic depth-limited wave loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Walther</w:t>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107716⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.103216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668108v1</w:t>
+                <w:t xml:space="preserve">hal-03689145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of energetic depth-limited wave loading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of subtidal flow in a narrow meandering stratified estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank d'Amico</w:t>
+                <w:t xml:space="preserve">Régis Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.103216. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689145v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom Drag Coefficient on a Shallow Barrier Reef</w:t>
               </w:r>
@@ -2466,395 +2466,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the effects of inter-annual and seasonal changes in environmental factors on the striped red mullet population in the Bay of Biscay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102008⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602279v1</w:t>
+                <w:t xml:space="preserve">hal-03602282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Coral Reefs with Multispectral Satellites: A Review of Recent Papers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13214470⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602282v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments of surf zone dynamics under on-and offshore wind conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the effects of inter-annual and seasonal changes in environmental factors on the striped red mullet population in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touboul</w:t>
+                <w:t xml:space="preserve">Iosu Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Gonçalves Nogueira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Lissardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103797. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.102008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966441v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
               </w:r>
@@ -3453,408 +3453,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of plastic litter in nearshore waters: first insights from wind and wave laboratory experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stocchino</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chemin</w:t>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153, pp.111023. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518472v1</w:t>
+                <w:t xml:space="preserve">hal-02899297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of plastic litter in nearshore waters: first insights from wind and wave laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Louise Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.111023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899640v1</w:t>
+                <w:t xml:space="preserve">hal-02518472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
+                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dodet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899297v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Infragravity Waves during Hurricane Overwash</w:t>
               </w:r>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,425 +4457,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Tissier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium, Special issue 95, pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520270v1</w:t>
+                <w:t xml:space="preserve">hal-02899299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High‐Energy Surf Zone Currents and Headland Rips at a Geologically Constrained Mesotidal Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mouragues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jak Mccarroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899299v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Energy Surf Zone Currents and Headland Rips at a Geologically Constrained Mesotidal Beach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Momentum balance across a barrier reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Jak Mccarroll</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
+              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020jc016259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044604v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5089,222 +5089,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357569v1</w:t>
+                <w:t xml:space="preserve">hal-02127506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: 3D experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerical Assessment of Artificial Reef Pass Wave-Induced Currents as a Renewable Energy Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2529807019500015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse7090284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127506v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Runup Over Steep Rocky Cliffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,77 +5688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation through dense vertical cylinder arrays: Interference process and specific surface effects on damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,103 +5783,115 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,106 +5913,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.144-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of BB-AMR scheme using entropy production as refinement criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Altazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,2408 +6020,2432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618562.2016.1194977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dispersion equation for linear waves traveling through or over dense arrays of vertical cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.148-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a submerged plate on the near-bed dynamics underincoming waves in deep water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.67-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cross-reef water fluxes on lagoon dynamics: a simple parameterization for coral lagoon circulation model, with application to the Ouano Lagoon, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-015-0879-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+                <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2014.s04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426584v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Touboul</w:t>
+                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108388v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction law and turbulent properties in a laboratory Ekman boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swash-groundwater dynamics in a sandy beach laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.122-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2013.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tsai's model based S-PIV method for velocity measurements in a turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.102-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2012.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Azerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater pressure dynamics in a laboratory swash zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, SI 64, pp.2074-2078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical wave breaking with macro-roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Masselink</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-011-0472-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648477v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase-Flow Unstructured Grid Solver: Application to Tsunami Wave Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical wave breaking with macro-roughness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ECORS-Truc Vert'08 nearshore field experiment: presentation of a three-dimensional morphologic system in a macro-tidal environment during consecutive extreme storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Macmahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Masselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.2073-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979010v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on along-slope flows in homogeneous and stratified rotating fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don L Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (1-4), pp.19-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dynatmoce.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from deep to shallow water layer: formation of vortex dipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.19-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent vortex dipoles in a shallow water layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.2886-2898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1762912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8419,185 +8455,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional dissipation of incident waves over a spatially varying rough barrier reef in Mayotte, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal. pp.607-612, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8606,862 +8642,862 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW FREQUENCY WAVE ENERGY DISTRIBUTION IN A CORAL REEF-LAGOON SYSTEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Tissier</w:t>
+                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastlab 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974823v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">LOW FREQUENCY WAVE ENERGY DISTRIBUTION IN A CORAL REEF-LAGOON SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Coastlab 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691437v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOTTOM ROUGHNESS DEFINITION IN CORAL REEF CONTEXT (LA REUNION ISLAND, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2024 - International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION ON A ROCKY SHORE: FROM FIELD WORK ON RE ISLAND TO 3D MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Seyfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, France. pp.29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9753/icce.v37.waves.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en laboratoire de l’hydrodynamique des vagues dans la zone de déferlement en présence de macro-rugosités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation des vagues et processus de dissipation sur une côte rocheuse : premiers résultats issus de la campagne de terrain RiCoRé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Civil - Génie Côtier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.005⟩</w:t>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.95 - 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000367v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des vagues et processus de dissipation sur une côte rocheuse : premiers résultats issus de la campagne de terrain RiCoRé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Etude en laboratoire de l’hydrodynamique des vagues dans la zone de déferlement en présence de macro-rugosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.011⟩</w:t>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917056v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a wave-forced Richards' equation-based model regarding beach groundwater flow experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9477,73 +9513,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Fluid Mechanics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dvůr Králové nad Labem, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory study of wave hydrodynamics in the surf zone in presence of roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9585,73 +9621,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2022 - 37th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIELD STUDY OF WIND TIDE IN SEMI-ENCLOSED SHALLOW BASINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9660,115 +9696,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Coastal Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, Australia. pp.719, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9753/icce.v36v.currents.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Discontinuous Galerkin Method for Richards Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9800,132 +9836,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Prague, Czech Republic. pp.27-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14311/TPFM.2020.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in-situ d'impacts de vagues sur une digue composite In-situ measurements of wave impacts on a composite breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,73 +9976,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019 3ème Colloque sur les digues maritimes et fluviales de protection contre les inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10038,482 +10074,482 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de brise-lames détachés poreux émergeants sur l'énergie de la houle à la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2348986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154236v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154268v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Measurement of Wave Impact Pressure on a Composite Breakwater in St-Jean-de-Luz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10528,217 +10564,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ des impacts de vagues sur une digue composite : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil La Rochelle, 29 au 31 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.391-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION OVER THE OUANO REEF BARRIER, NEW CALEDONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,100 +10819,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10908,601 +10944,601 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
+                <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357778v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Arnaud</w:t>
+                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877072v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Response of a Macrotidal Embayed Beach, Porsmilin, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Cancouët</w:t>
+                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS 2016 Sydney</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254465v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
+                <w:t xml:space="preserve">Morphological Response of a Macrotidal Embayed Beach, Porsmilin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICS 2016 Sydney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney, Mar 2016, Sydney, Australia. pp.258-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-075.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426582v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory flows through porous media: influence of the specific surface on the wave behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11530,575 +11566,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-fifth International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, kone, hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed dynamics in a microtidal swash zone under small wave conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoulements stationnaires ou oscillants à travers un milieu poreux: effets de la surface spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lambert</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tathy Missamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIème journées nationales génie civil génie côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. p 21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017508v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements stationnaires ou oscillants à travers un milieu poreux: effets de la surface spécifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bed dynamics in a microtidal swash zone under small wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gouaud</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathy Missamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème journées nationales génie civil génie côtier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012492v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Journées Nationales Génie CIvil Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field study of cross-reef dynamics above the Ouano coral barrier, New Caledonia, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon driven morphodynamics of the Wan Tzu Liao sand barrier (South-Westernmost Taïwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,1681 +12142,1681 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Unknown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David de Drezigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831573v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831576v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments of transitional and turbulent Ekman layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D parallel numerical simulation of two phase flow on unstructured grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Solver for Two Phases Flows Unstructured Grid: Application to Wave Impact on Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International offshore and polar engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hawaia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déferlement de vague : approche multi-pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la morphodynamique d'une plage barrée tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sables d'Olonne, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reponse de la nappe d'eau sous forçage infragravitaire sur la plage du Truc Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des ondes en zone de surf et de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drézigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement bi-fluide : Application à l’impact d’une vague solitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a turbulent Ekman layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stéréoscopiques en couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures PIV stereoscopiques dans une couche d'Ekman turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13790,51 +13826,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of microplastics in the Gironde estuary: Sensitivity to physical processes and their parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13853,92 +13889,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of flows in unsaturated porous media by an adaptive discontinuous Galerkin method: application to La Verne dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13980,87 +14016,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'hydrodynamique d'un récif-lagon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Saisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Maticka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14101,51 +14137,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international du littoral, enjeux méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14155,51 +14191,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport sédimentaire et morphodynamique en zone littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14219,73 +14255,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.Ch. 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and morphodynamics in nearshore areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14305,189 +14341,189 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.Ch. 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale laboratory experiment of rip current circulations over a moveable bed: drifter measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizuguchi M.; Sato S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Coastal Dynamics 2009 Impacts of Human Activities on Dynamic Coastal Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, 2009, 978-981-4282-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814282475_0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14497,265 +14533,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-resolved modeling of surf zone wave transformation over idealized rough bottoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à phase résolue de la transformation des vagues en zone de déferlement sur des fonds rugueux idéalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Guélard-Ancilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14765,165 +14801,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Babène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14991,51 +15027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8191F7FA"/>
+    <w:nsid w:val="79C0F1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15222,51 +15258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sous-damien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5986-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077924916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05390837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pezerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3165-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gaffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Roland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1929-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Geindre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Woussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16131924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04770388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119738" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04442134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04193104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#233;lanne Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Walther" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13214470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Louise Forsberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Gon&#231;alves Nogueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Leo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8070534" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Anarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Figlus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8080545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Peterson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si95-113.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jak Mccarroll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7090284" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Filipot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58S6W5NS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0MFKG4V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2404ZXK1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213079v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0879-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L. Boyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91SR4XL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648477v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gallagher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Macmahan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Masselink" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0472-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406487v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don L Boyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2008.10.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRV7Q9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bonneton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.06.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762912" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc&#8217;h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Michaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_93" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belkadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delsol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seyfried" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v37.waves.29" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04917056v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937176v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.currents.27" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.044" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254465v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-075.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421234v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sambe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359834v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450846v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Saisset" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gu&#233;lard-Ancilotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003862v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>