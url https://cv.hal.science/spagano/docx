--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane PAGANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of porous media with spherical nanovoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.721-738. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Deterministic Model of a Thin Body with Randomly Distributed High-Conductivity Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/amrx/abt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de décomposition convexe pour l'étude de structures en alliage à mémoire de forme. Application aux manchons de raccordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.365-400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1998.10511309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic behavior of a randomly fibered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (3), pp.230-252. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From discrete to continuous numerical identification of a geomaterial with an internal length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199 (1-4), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-contact and fictitious domain using a difference convex approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some numerical simulations of large deformations of heterogeneous hyperelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.739-746. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-007-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete element investigations of wire-reinforced geomaterial in a three-dimensional modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-007-0235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of elastic adhesive bonded joints through oscillation-concentration measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.343-365. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2007.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent thermodynamic modelling of wire-reinforced geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.854-871. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stress scale in full-field identification procedures: A diffuse stress gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.442-451. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Solutions of post-buckling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.353-370. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JOGO.0000047908.54572.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for phase transitions: from the discrete to the continuum problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (1), pp.89-109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/qam/1955225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurement: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38, pp.535-545. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024766911435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic parameters by displacement field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined buckling of inextensible rods by convex difference algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.819-824. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de problèmes non linéaires de grande taille : grandes déformations et autocontact dans un milieu cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.447-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of Von Willebrand factor and its unfolding along microstructured artificial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la résolution numérique pour la méthode de zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie ultrasonore Résonante. Application à un matériau biologique hétérogène, le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et ellipsoïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation de matériaux aléatoirement renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase property identification using inverse homogenization approaches and field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical uncertainties on the modeling of dry masonry structures submitted to out-of-plane loading, using the NSCD method in comparison with experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Dimensional Deterministic Model of a Thin Body with Micro High Stiffness Fibers Randomly Distributed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de formulations dynamiques adaptées à la modélisation par éléments discrets de structures maçonnées sous chargements sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources de chaleur dans le contexte de la thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes non-locaux en mécanique du solide: modélisation variationnelle de matériaux de type Texsol par homogénéisation stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on modeling issues of assemblies made of polyhedric objects through non smooth discrete element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 516: Nonsmooth contact and Impact laws in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic reciprocity gap for heat source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Wire-Reinforced Geomaterials by Numerical Discrete Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Traffic and Granular Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Orsay, France. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77074-9_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle modélisation du comportement d'un joint collé élastique prenant en compte les oscillations et concentrations de gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wires and cables in some discrete structures of Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurosim Congress on Modelling and simulation (EuroSim2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'homogénéisation d'un géomatériau renforcé par un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of identification methods based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modelling of elastic adhesive bonded joints by oscillation-concentration measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Analysis &amp; Engineering Mechanics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements: a review of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grédiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material and structural identification from full-field measurements (8th Euromech Mechanics of Materials Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identiication methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs d'endommagement à partir de mesures cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of reinforced geomaterials by wires using the Non Smooth Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mouraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Contact Mechanical International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hanovre, Germany. pp.289-296, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-31761-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de coefficients d'élasticité : utilisation de jauge de contrainte diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu cellulaire et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux et structures à longueur interne: comportement et effet d'échelle. Colloque MECAMAT, Ecole de Mécanique des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aussoix, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et maçonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tessalonique, Grèce, France. p 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrained bounds on texture coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ty Congress of Theoritical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ferrara, Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical models for phase transitions and mechanical instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shape Memory Alloys: Fundamentals, Modeling and Industrial Applications held at the 38th Annual Conference of Metallurgists of CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Quebec city, Canada. pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of phases in a shape memory alloy by local and global minimisations of a non convex potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variations of Domain and Free-Boundary Problems in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-4738-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the effective elastic behavior of nanoporous materials with spherical and ellipsoidal in shape bubbles: application to irradiated uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat2016: The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique des matériaux nanoporeux : application au combustible UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST 2015 : Friction, Fracture, Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of thermo-mechanical cohesive zone models for complex loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop MIST 2015 : Friction, Fracture, Failure </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.273 articles, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Equation Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 26p., 2012, 978-1-84821-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur en relation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grédiac, F. Hild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.293-318, 2011, Traité MIM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Difference Algorithm and Applications to Some Mechanical Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-89, 2004, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giens 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giens 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent thermodynamical modelling of geomaterial reinforced by wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations de mécanismes locaux et leurs identifications dans le comportement de matériaux et de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00221389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane PAGANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of porous media with spherical nanovoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.721-738. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Deterministic Model of a Thin Body with Randomly Distributed High-Conductivity Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/amrx/abt007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de décomposition convexe pour l'étude de structures en alliage à mémoire de forme. Application aux manchons de raccordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.365-400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1998.10511309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic behavior of a randomly fibered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (3), pp.230-252. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From discrete to continuous numerical identification of a geomaterial with an internal length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199 (1-4), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-contact and fictitious domain using a difference convex approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some numerical simulations of large deformations of heterogeneous hyperelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.739-746. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-007-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete element investigations of wire-reinforced geomaterial in a three-dimensional modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-007-0235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of elastic adhesive bonded joints through oscillation-concentration measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.343-365. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2007.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent thermodynamic modelling of wire-reinforced geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.854-871. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stress scale in full-field identification procedures: A diffuse stress gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.442-451. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC Solutions of post-buckling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.353-370. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JOGO.0000047908.54572.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for phase transitions: from the discrete to the continuum problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (1), pp.89-109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/qam/1955225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurement: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38, pp.535-545. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024766911435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic parameters by displacement field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined buckling of inextensible rods by convex difference algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.819-824. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de problèmes non linéaires de grande taille : grandes déformations et autocontact dans un milieu cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.447-461. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.447-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of Von Willebrand factor and its unfolding along microstructured artificial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de la résolution numérique pour la méthode de zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie ultrasonore Résonante. Application à un matériau biologique hétérogène, le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et ellipsoïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation de matériaux aléatoirement renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase property identification using inverse homogenization approaches and field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of numerical uncertainties on the modeling of dry masonry structures submitted to out-of-plane loading, using the NSCD method in comparison with experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Dimensional Deterministic Model of a Thin Body with Micro High Stiffness Fibers Randomly Distributed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques sur Zircalloy avec corrélation d'images numériques microscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de formulations dynamiques adaptées à la modélisation par éléments discrets de structures maçonnées sous chargements sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de traction sur Zircaloy avec corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes non-locaux en mécanique du solide: modélisation variationnelle de matériaux de type Texsol par homogénéisation stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources de chaleur dans le contexte de la thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on modeling issues of assemblies made of polyhedric objects through non smooth discrete element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 516: Nonsmooth contact and Impact laws in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic reciprocity gap for heat source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle modélisation du comportement d'un joint collé élastique prenant en compte les oscillations et concentrations de gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Wire-Reinforced Geomaterials by Numerical Discrete Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Traffic and Granular Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Orsay, France. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77074-9_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wires and cables in some discrete structures of Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurosim Congress on Modelling and simulation (EuroSim2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'homogénéisation d'un géomatériau renforcé par un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of identification methods based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modelling of elastic adhesive bonded joints by oscillation-concentration measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Analysis &amp; Engineering Mechanics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de coefficients d'élasticité : utilisation de jauge de contrainte diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of reinforced geomaterials by wires using the Non Smooth Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mouraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Contact Mechanical International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hanovre, Germany. pp.289-296, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-31761-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identiication methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs d'endommagement à partir de mesures cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu cellulaire et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux et structures à longueur interne: comportement et effet d'échelle. Colloque MECAMAT, Ecole de Mécanique des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aussoix, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tessalonique, Grèce, France. p 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrained bounds on texture coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ty Congress of Theoritical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ferrara, Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et maçonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical models for phase transitions and mechanical instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shape Memory Alloys: Fundamentals, Modeling and Industrial Applications held at the 38th Annual Conference of Metallurgists of CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Quebec city, Canada. pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of phases in a shape memory alloy by local and global minimisations of a non convex potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variations of Domain and Free-Boundary Problems in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-4738-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the effective elastic behavior of nanoporous materials with spherical and ellipsoidal in shape bubbles: application to irradiated uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat2016: The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of thermo-mechanical cohesive zone models for complex loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop MIST 2015 : Friction, Fracture, Failure </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique des matériaux nanoporeux : application au combustible UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST 2015 : Friction, Fracture, Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.273 articles, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Equation Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 26p., 2012, 978-1-84821-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur en relation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grédiac, F. Hild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.293-318, 2011, Traité MIM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Difference Algorithm and Applications to Some Mechanical Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-89, 2004, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giens 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giens 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent thermodynamical modelling of geomaterial reinforced by wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations de mécanismes locaux et leurs identifications dans le comportement de matériaux et de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00221389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.10511309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0235-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MSVLBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOGO.0000047908.54572.c1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM6G3S4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paroni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1955225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024766911435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MS5KHZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002934v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01476-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01547-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.447-461" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chagneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_66" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parramon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C15BDB67EFEF8E3CF5F1848BFA35F58F102E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551014v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6624B5664C9B08F96781651A54338EE3CFD7BD1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.10511309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0235-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MSVLBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOGO.0000047908.54572.c1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM6G3S4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paroni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1955225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024766911435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MS5KHZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002934v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01476-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01547-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.447-461" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chagneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thang Vo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_66" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parramon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C15BDB67EFEF8E3CF5F1848BFA35F58F102E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551014v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6624B5664C9B08F96781651A54338EE3CFD7BD1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>