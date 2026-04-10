--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1592,230 +1592,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allo-centric Occupancy Grid Prediction for Urban Traffic Scene Using Video Prediction Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
+                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862095v1</w:t>
+                <w:t xml:space="preserve">hal-03596570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Allo-centric Occupancy Grid Prediction for Urban Traffic Scene Using Video Prediction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596570v1</w:t>
+                <w:t xml:space="preserve">hal-03862095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model to Predict Pedestrians Trajectories with an Autonomous Vehicle in Shared Spaces</w:t>
               </w:r>
@@ -1903,562 +1903,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
+                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944369v1</w:t>
+                <w:t xml:space="preserve">hal-02509637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
+              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509637v1</w:t>
+                <w:t xml:space="preserve">hal-02945325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
+                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945325v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulating Pedestrian Social Group Behavior with Heterogeneous Social Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niranjan Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 2020 - Spring Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Virtual event, United States</w:t>
+              <w:t xml:space="preserve">ICARCV - 16th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514963v1</w:t>
+                <w:t xml:space="preserve">hal-02977009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Modeling and Simulating Pedestrian Social Group Behavior with Heterogeneous Social Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV - 16th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.1-9</w:t>
+              <w:t xml:space="preserve">SCS 2020 - Spring Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977009v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning based Vehicle Navigation amongst pedestrians using a Grid-based state representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niranjan Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,252 +2499,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
+                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Garzón</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maureen Troel−madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Borkoswki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
+              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388757v1</w:t>
+                <w:t xml:space="preserve">hal-02388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stan Borkoswki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.3448-3453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388847v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Compliant Navigation in Dense Crowds</w:t>
               </w:r>
@@ -3057,403 +3057,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid simulation tool for autonomous cars in very high traffic scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Garzón</w:t>
+                <w:t xml:space="preserve">Immersive Teleoperation of the Eye Gaze of Social Robots Assessing Gaze-Contingent Control of Vergence, Yaw and Pitch of Robotic Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Cambuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t>
+              <w:t xml:space="preserve">ISR 2018 - 50th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, Jun 2018, Munich, Germany. pp.232-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872095v1</w:t>
+                <w:t xml:space="preserve">hal-01779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal space of autonomous car's passengers sitting in the driver's seat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV'2018 - The 29th IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Changshu, Suzhou, China. pp.2022-2029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Teleoperation of the Eye Gaze of Social Robots Assessing Gaze-Contingent Control of Vergence, Yaw and Pitch of Robotic Eyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">An hybrid simulation tool for autonomous cars in very high traffic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2018 - 50th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VDE, Jun 2018, Munich, Germany. pp.232-239</w:t>
+              <w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779633v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Prior Knowledge: A Markov Based Pedestrian Prediction Model Using Urban Environmental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Vision Based Method for Predicting Pedestrian Behaviour in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,243 +4198,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxemics models for human-aware navigation in robotics: Grounding interaction and personal space models in experimental data from psychology</w:t>
+                <w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morgado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd IROS’2014 workshop “Assistance and Service Robotics in a Human Environment”</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082517v1</w:t>
+                <w:t xml:space="preserve">hal-01010224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proxemics models for human-aware navigation in robotics: Grounding interaction and personal space models in experimental data from psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd IROS’2014 workshop “Assistance and Service Robotics in a Human Environment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010224v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Leader Following and Classification</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiskRRT-Based Planning For Interception of Moving Objects in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios P Fotiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,489 +5036,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizan Vasquez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743628v1</w:t>
+                <w:t xml:space="preserve">hal-00757133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procópio Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757133v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating between People: A Stochastic Optimization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procópio Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Renzaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agostino Martinelli</w:t>
+                <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679440v1</w:t>
+                <w:t xml:space="preserve">hal-00743606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Procópio Stein</w:t>
+                <w:t xml:space="preserve">Navigating between People: A Stochastic Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Renzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor Santos</w:t>
+                <w:t xml:space="preserve">Agostino Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743606v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader Selection and Following in Dynamic Environments</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6487,277 +6487,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
+                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Trung-Dung Vu</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182015v1</w:t>
+                <w:t xml:space="preserve">inria-00182026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
+                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Du Lac</w:t>
+                <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182026v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Tracking Using Offboard Cameras</w:t>
               </w:r>
@@ -6769,77 +6769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian tracking in car parks: an Adaptive Interacting Multiple Model based Filtering Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Interactive Multiple Models applied on pedestrian tracking in car parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Setup for Human Aware Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Based Face Control of a Robotic Wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>