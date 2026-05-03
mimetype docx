--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1134,282 +1134,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-aware Predictive Collision Detector for Human-aware Collision Avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle Motion Forecasting using Prior Information and Semantic-assisted Occupancy Grid Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Genevois</w:t>
+                <w:t xml:space="preserve">Manuel Alejandro Diaz-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2023 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, Michigan, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173625v1</w:t>
+                <w:t xml:space="preserve">hal-04331648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Motion Forecasting using Prior Information and Semantic-assisted Occupancy Grid Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
+                <w:t xml:space="preserve">Interaction-aware Predictive Collision Detector for Human-aware Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2023 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Anchorage, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55152.2023.10186778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331648v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Probabilistic Occupancy Grids to versatile Collision Avoidance using Predictive Collision Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rummelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,247 +1467,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Injury Risk Motion Planning using Active Mitigation and Sampling Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
+                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2022 - 25th IEEE Intelligent Transportation Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Macao, China. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812987v1</w:t>
+                <w:t xml:space="preserve">hal-03596570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Minimal Injury Risk Motion Planning using Active Mitigation and Sampling Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ITSC 2022 - 25th IEEE Intelligent Transportation Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macao, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596570v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allo-centric Occupancy Grid Prediction for Urban Traffic Scene Using Video Prediction Networks</w:t>
               </w:r>
@@ -1903,342 +1903,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
+                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
+              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509637v1</w:t>
+                <w:t xml:space="preserve">hal-02944369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
+                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945325v1</w:t>
+                <w:t xml:space="preserve">hal-02509637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944369v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
               </w:r>
@@ -2499,252 +2499,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
+                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Troel−madec</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
+              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.3448-3453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388847v1</w:t>
+                <w:t xml:space="preserve">hal-02388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Troel−madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Garzón</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stan Borkoswki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.3448-3453, </w:t>
+              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388757v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Compliant Navigation in Dense Crowds</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid simulation tool for autonomous cars in very high traffic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiskRRT-Based Planning For Interception of Moving Objects in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios P Fotiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,368 +5036,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procópio Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757133v1</w:t>
+                <w:t xml:space="preserve">hal-00743628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procópio Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743628v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Procópio Stein</w:t>
+                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
+              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743606v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating between People: A Stochastic Optimization Approach</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6156,263 +6156,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181662v1</w:t>
+                <w:t xml:space="preserve">inria-00171488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Speed Adaptation Using a Self-Organizing Neuro-Fuzzy Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Partouche</w:t>
+                <w:t xml:space="preserve">Combining Probabilistic Velocity Obstacles and Occcupancy Grid for safe Navigation in dynamic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pasquier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Workshop on safe Navigation, IEEE ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00171488v1</w:t>
+                <w:t xml:space="preserve">inria-00211845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Probabilistic Velocity Obstacles and Occcupancy Grid for safe Navigation in dynamic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
+                <w:t xml:space="preserve">Intelligent Speed Adaptation Using a Self-Organizing Neuro-Fuzzy Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on safe Navigation, IEEE ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00211845v1</w:t>
+                <w:t xml:space="preserve">inria-00181662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Obstacle Avoidance in uncertain environment combining PVOs and Occupancy Grid</w:t>
               </w:r>
@@ -6487,277 +6487,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
+                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Yguel</w:t>
+                <w:t xml:space="preserve">Julien Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Du Lac</w:t>
+                <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182026v1</w:t>
+                <w:t xml:space="preserve">inria-00182015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
+                <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung-Dung Vu</w:t>
+                <w:t xml:space="preserve">Nicolas Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182015v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Tracking Using Offboard Cameras</w:t>
               </w:r>
@@ -6769,77 +6769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian tracking in car parks: an Adaptive Interacting Multiple Model based Filtering Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Interactive Multiple Models applied on pedestrian tracking in car parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Motion Forecasting using Prior Information and Semantic-assisted Occupancy Grid Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbia Asghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alejandro Diaz-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rummelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Setup for Human Aware Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Based Face Control of a Robotic Wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8598,51 +8598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video supplement for : &amp;quot;Interaction-aware Predictive Collision Detector for Human-aware Collision Avoidance&amp;quot;, T. Genevois, A. Spalanzani and C. Laugier, in IEEE Intelligent Vehicles Symposium (IV), 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>