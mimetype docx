--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1467,122 +1467,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Allo-centric Occupancy Grid Prediction for Urban Traffic Scene Using Video Prediction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596570v1</w:t>
+                <w:t xml:space="preserve">hal-03862095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Injury Risk Motion Planning using Active Mitigation and Sampling Model Predictive Control</w:t>
               </w:r>
@@ -1687,135 +1700,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allo-centric Occupancy Grid Prediction for Urban Traffic Scene Using Video Prediction Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Rummelhard</w:t>
+                <w:t xml:space="preserve">Proactive And Smooth Maneuvering For Navigation Around Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862095v1</w:t>
+                <w:t xml:space="preserve">hal-03596570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model to Predict Pedestrians Trajectories with an Autonomous Vehicle in Shared Spaces</w:t>
               </w:r>
@@ -1903,562 +1903,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
+                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kabtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944369v1</w:t>
+                <w:t xml:space="preserve">hal-02509637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proactive Navigation: A Pedestrian-Vehicle Cooperation Based Behavioral Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France. pp.6958-6964</w:t>
+              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509637v1</w:t>
+                <w:t xml:space="preserve">hal-02945325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Severity of Injury to Contextualize Complex Risk Mitigation Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Alberto Serafim Guardini</w:t>
+                <w:t xml:space="preserve">Proactive Longitudinal Velocity Control In Pedestrians-Vehicle Interaction Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kabtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2020 – 31st IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945325v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Modeling and Simulating Pedestrian Social Group Behavior with Heterogeneous Social Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV - 16th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.1-9</w:t>
+              <w:t xml:space="preserve">SCS 2020 - Spring Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977009v1</w:t>
+                <w:t xml:space="preserve">hal-02514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulating Pedestrian Social Group Behavior with Heterogeneous Social Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niranjan Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 2020 - Spring Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Virtual event, United States</w:t>
+              <w:t xml:space="preserve">ICARCV - 16th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514963v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning based Vehicle Navigation amongst pedestrians using a Grid-based state representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niranjan Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,252 +2499,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
+                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Garzón</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maureen Troel−madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Borkoswki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
+              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388757v1</w:t>
+                <w:t xml:space="preserve">hal-02388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game theoretic decision making for autonomous vehicles’ merge manoeuvre in high traffic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stan Borkoswki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ITSC 2019 - IEEE Intelligent Transportation Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.3448-3453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388847v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Compliant Navigation in Dense Crowds</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal space of autonomous car's passengers sitting in the driver's seat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid simulation tool for autonomous cars in very high traffic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Prior Knowledge: A Markov Based Pedestrian Prediction Model Using Urban Environmental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Vision Based Method for Predicting Pedestrian Behaviour in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiskRRT-Based Planning For Interception of Moving Objects in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios P Fotiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,489 +5036,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating between People: A Stochastic Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizan Vasquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+                <w:t xml:space="preserve">Alessandro Renzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Escobedo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agostino Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743628v1</w:t>
+                <w:t xml:space="preserve">hal-00679440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Procópio Stein</w:t>
+                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
+              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743606v1</w:t>
+                <w:t xml:space="preserve">hal-00757133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Driven Human Aware Navigation for Assisted Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Escobedo</w:t>
+                <w:t xml:space="preserve">Robot Navigation Taking Advantage of Moving Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procópio Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IROS</w:t>
+              <w:t xml:space="preserve">IROS 2012 Workshop on Assistance and Service robotics in a human environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757133v1</w:t>
+                <w:t xml:space="preserve">hal-00743606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating between People: A Stochastic Optimization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Aware Navigation for Assistive Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizan Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procópio Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Renzaglia</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">ISER - 13th International Symposium on Experimental Robotics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679440v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader Selection and Following in Dynamic Environments</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6156,263 +6156,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00171488v1</w:t>
+                <w:t xml:space="preserve">inria-00181662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Probabilistic Velocity Obstacles and Occcupancy Grid for safe Navigation in dynamic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
+                <w:t xml:space="preserve">Intelligent Speed Adaptation Using a Self-Organizing Neuro-Fuzzy Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laugier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on safe Navigation, IEEE ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00211845v1</w:t>
+                <w:t xml:space="preserve">inria-00171488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Speed Adaptation Using a Self-Organizing Neuro-Fuzzy Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Partouche</w:t>
+                <w:t xml:space="preserve">Combining Probabilistic Velocity Obstacles and Occcupancy Grid for safe Navigation in dynamic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Fulgenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pasquier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Intelligent Vehicle Symp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Workshop on safe Navigation, IEEE ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181662v1</w:t>
+                <w:t xml:space="preserve">inria-00211845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Obstacle Avoidance in uncertain environment combining PVOs and Occupancy Grid</w:t>
               </w:r>
@@ -6487,51 +6487,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
+                <w:t xml:space="preserve">Pedestrian Tracking Using Offboard Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
@@ -6566,73 +6566,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182015v1</w:t>
+                <w:t xml:space="preserve">inria-00182023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUVAME - New French Approach for Vulnerable Road Users Safety</w:t>
               </w:r>
@@ -6737,51 +6737,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Tracking Using Offboard Cameras</w:t>
+                <w:t xml:space="preserve">Grid based Fusion and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
@@ -6816,73 +6816,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing (CN), China</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182023v1</w:t>
+                <w:t xml:space="preserve">inria-00182015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian tracking in car parks: an Adaptive Interacting Multiple Model based Filtering Method</w:t>
               </w:r>
@@ -7577,51 +7577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Setup for Human Aware Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Based Face Control of a Robotic Wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rios-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani Teja Singamaneni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bachiller-Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237;s Garrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanfeliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241230562" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04255479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kabtoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3323662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rios-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0251-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHR5Z0FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05117054v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhowmik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asghar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.15675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04331648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Diaz-Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Serafim Guardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02945325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cambuzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Escobedo Cabello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069567v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Procopio Silveira Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios P Fotiadis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barrientos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Escobedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizan Vasquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fulgenzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhan Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01196699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>