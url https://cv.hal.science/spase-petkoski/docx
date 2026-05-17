--- v1 (2026-03-27)
+++ v2 (2026-05-17)
@@ -1,3934 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3882 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Spase Petkoski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spase-petkoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4540-6293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=TSi_ZkIAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Y-2792-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After studying electrical engineering and information technologies in Skopje, I enrolled to a PhD program in the Biomedical and Nonlinear Physics at Lancaster University. I graduated in 2014 after obtaining a distinction as a best international student at the Physics Department.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since then, I have been working as a postdoctoral researcher at Theoretical Neuroscience Group of the Institute of Systems Neurosciences in Marseille, led by Viktor Jirsa. From 2017 I’m also part of the HBP.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My research focus is at the intersection of nonlinear dynamics and computational neuroscience. More specifically, I’m interested in the synchronization and emergent dynamics, and in their application to modeling large-scale brain dynamics. Besides the more theoretical background on the Kuramoto oscillators, at INS I have been using the brain-network modelling paradigm to study the effect of time-delays on the synchronization between brain regions, as well as the network impact from the lesions in the structural links. The former is applied in the study of connectome changes due to processes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next generation neural mass model with neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Saggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Polykarpos Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 54 (1), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-026-00920-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristram A Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilakshi Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianye Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Polemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Banaschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (8), pp.778. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2025.1246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Brain Inference (VBI): A flexible and integrative toolkit for efficient probabilistic inference on virtual brain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Ziaee-Mehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmaduke Woodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Domide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (16), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.106194.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in spiking neural networks with short and long connections and time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Breyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor K Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0158186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal brain complexity quantifies consciousness outside of perturbation paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Breyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fousek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rabuffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.98920.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breaking organizes the brain’s resting state manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fousek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rabuffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashyap Gudibanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Sheheitli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31970. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83542-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual brain twins: from basic neuroscience to clinical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifang E Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Triebkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Breyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borana Dollomaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Lemarechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.nwae079. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwae079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-switching and high-order spatiotemporal organization of dynamic functional connectivity are disrupted by Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Arbabyazd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breakspear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Solodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of regional differences in resting-state fMRI with a data-driven network model of brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Sip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Dickscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Amunts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abq7547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breaking organizes the brain's resting state manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fousek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rabuffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashyap Gudibanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Sheheitli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Laboratory Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.01.03.474841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-brain propagation delays in multiple sclerosis, a combined tractography - magnetoencephalography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Sparaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emahnuel Troisi Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Signoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.JN-RM-0938-22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0938-22.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating psychosocial variables and societal diversity in epidemic models for predicting COVID-19 transmission dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmaduke Woodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fousek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (8), pp.e0000098. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing the brain connectome for communication through synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.722 - 744. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Mechanisms of Interictal Resting-State Functional Connectivity in Epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Courtiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (29), pp.5572-5588. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0905-19.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Study on Motor Control and Recovery After Stroke: Toward a Constructive Loop Between Experimental and Virtual Embodied Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Letizia Allegra Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Falotico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.31. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural rhythms of periodic temporal attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14888-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission time delays organize the brain network synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rsta.royalsocietypublishing.org Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2153), pp.20180132. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling seizure propagation in large-scale brain networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.e1006805. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02146511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-lags in large scale brain synchronization: Methodological considerations and in-silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias J Palva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e1006160. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02145488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid L. Rubchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwoo Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Klijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (Suppl 1), pp.59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the coupling functions between cortical and cardio-respiratory oscillations due to anaesthesia with propofol and sevoflurane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Stankovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Raeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. E. Mcclintock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2067), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2015.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiscale entropy: Guidelines for use and interpretation in brain signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Courtiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Perdikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Huys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 273, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of time delays determines synchronization of coupled oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Spiegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Temprado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25th Annual Computational Neuroscience Meeting: CNS-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Sharpee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destexhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Kawato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Sekulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (S1), pp.54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12868-016-0283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale modeling of the mouse brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Neuroscience 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation neural mass model with dopamine modulation mediated by D1-type receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinas Fedaravičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Randal Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Inference on Virtual Brain Models of Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Ziaeemehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmaduke M Woodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor K Jirsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-field approximation of network of biophysical neurons driven by conductance-based ion exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhirup Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor K Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spase Petkoski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual aging brain: a model-driven explanation for cognitive decline in older subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lavanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stumme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahar Yalcinkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fousek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Jockwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3989,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10463B21"/>
+    <w:nsid w:val="27399E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4220,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spase-petkoski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4540-6293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2792-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casagrande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Saggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Polykarpos Athanasiadis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-026-00920-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaee-Mehr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106194.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breyton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor K Jirsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fousek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98920.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashyap Gudibanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sheheitli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83542-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Triebkorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borana Dollomaja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breakspear" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solodkin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Hashemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickscheid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Amunts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq7547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.474841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sparaco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emahnuel Troisi Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Signoriello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0938-22.2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0905-19.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letizia Allegra Mascaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Falotico" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pasquini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vannucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.00031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14888-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0132" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Olmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006805" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias J Palva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Stankovski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Raeder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. E. Mcclintock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0186" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sharpee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Kawato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sekuli&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Skinner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-016-0283-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05339212v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Fedaravi&#269;ius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duprat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randal Mcintosh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaeemehr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke M Woodman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Bandyopadhyay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lavanga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stumme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yalcinkaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jockwitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spase-petkoski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4540-6293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=TSi_ZkIAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2792-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duprat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Saggio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Polykarpos Athanasiadis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-026-00920-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaee-Mehr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106194.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kusch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breyton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor K Jirsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fousek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98920.3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashyap Gudibanda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sheheitli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83542-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Triebkorn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borana Dollomaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breakspear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solodkin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00332" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Hashemi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickscheid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Amunts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq7547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.474841" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sparaco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emahnuel Troisi Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Signoriello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0938-22.2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0905-19.2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letizia Allegra Mascaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Falotico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pasquini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vannucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.00031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14888-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Olmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias J Palva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Stankovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Raeder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. E. Mcclintock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Aram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012209" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sharpee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Kawato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sekuli&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Skinner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-016-0283-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05339212v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinas Fedaravi&#269;ius" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duprat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randal Mcintosh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Ziaeemehr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke M Woodman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Bandyopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lavanga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stumme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yalcinkaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jockwitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>